--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17145345" name="Picture">
+                  <wp:docPr id="1129024231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17145345" name="Picture"/>
+                          <pic:cNvPr id="1129024231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109462175" name="Picture">
+                  <wp:docPr id="1642397501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109462175" name="Picture"/>
+                          <pic:cNvPr id="1642397501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84810829" name="Picture">
+                        <wp:docPr id="628006390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84810829" name="Picture"/>
+                                <pic:cNvPr id="628006390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684646459" name="Picture">
+                  <wp:docPr id="522353570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684646459" name="Picture"/>
+                          <pic:cNvPr id="522353570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907178312" name="Picture">
+                  <wp:docPr id="256975657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907178312" name="Picture"/>
+                          <pic:cNvPr id="256975657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782665367" name="Picture">
+                  <wp:docPr id="2063547241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782665367" name="Picture"/>
+                          <pic:cNvPr id="2063547241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491399777" name="Picture">
+                  <wp:docPr id="927131329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491399777" name="Picture"/>
+                          <pic:cNvPr id="927131329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490125793" name="Picture">
+                  <wp:docPr id="300459129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490125793" name="Picture"/>
+                          <pic:cNvPr id="300459129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095284963" name="Picture">
+                        <wp:docPr id="1826788781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095284963" name="Picture"/>
+                                <pic:cNvPr id="1826788781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210874335" name="Picture">
+                        <wp:docPr id="328064715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210874335" name="Picture"/>
+                                <pic:cNvPr id="328064715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437221213" name="Picture">
+                        <wp:docPr id="590019905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437221213" name="Picture"/>
+                                <pic:cNvPr id="590019905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914694158" name="Picture">
+                        <wp:docPr id="1280434250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914694158" name="Picture"/>
+                                <pic:cNvPr id="1280434250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299790491" name="Picture">
+                        <wp:docPr id="734207555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299790491" name="Picture"/>
+                                <pic:cNvPr id="734207555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683899813" name="Picture">
+                        <wp:docPr id="1483994678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683899813" name="Picture"/>
+                                <pic:cNvPr id="1483994678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734309827" name="Picture">
+                        <wp:docPr id="2051541876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734309827" name="Picture"/>
+                                <pic:cNvPr id="2051541876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331093859" name="Picture">
+                        <wp:docPr id="1502166058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331093859" name="Picture"/>
+                                <pic:cNvPr id="1502166058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092549670" name="Picture">
+                        <wp:docPr id="981551670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092549670" name="Picture"/>
+                                <pic:cNvPr id="981551670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395502970" name="Picture">
+                        <wp:docPr id="236795445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395502970" name="Picture"/>
+                                <pic:cNvPr id="236795445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251940357" name="Picture">
+                        <wp:docPr id="306826704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251940357" name="Picture"/>
+                                <pic:cNvPr id="306826704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250273414" name="Picture">
+                        <wp:docPr id="373558402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250273414" name="Picture"/>
+                                <pic:cNvPr id="373558402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049025634" name="Picture">
+                        <wp:docPr id="243498814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049025634" name="Picture"/>
+                                <pic:cNvPr id="243498814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591928229" name="Picture">
+                        <wp:docPr id="315521666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591928229" name="Picture"/>
+                                <pic:cNvPr id="315521666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455366292" name="Picture">
+                        <wp:docPr id="1953119659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455366292" name="Picture"/>
+                                <pic:cNvPr id="1953119659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86139925" name="Picture">
+                  <wp:docPr id="1488703609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86139925" name="Picture"/>
+                          <pic:cNvPr id="1488703609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959482929" name="Picture">
+                  <wp:docPr id="558546066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959482929" name="Picture"/>
+                          <pic:cNvPr id="558546066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939513511" name="Picture">
+                  <wp:docPr id="1332099641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939513511" name="Picture"/>
+                          <pic:cNvPr id="1332099641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378685866" name="Picture">
+                  <wp:docPr id="1248851975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378685866" name="Picture"/>
+                          <pic:cNvPr id="1248851975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762957549" name="Picture">
+                  <wp:docPr id="595476697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762957549" name="Picture"/>
+                          <pic:cNvPr id="595476697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767311411" name="Picture">
+                  <wp:docPr id="1206078664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767311411" name="Picture"/>
+                          <pic:cNvPr id="1206078664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937846508" name="Picture">
+                        <wp:docPr id="1259654874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937846508" name="Picture"/>
+                                <pic:cNvPr id="1259654874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535497446" name="Picture">
+                  <wp:docPr id="159757758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535497446" name="Picture"/>
+                          <pic:cNvPr id="159757758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880992470" name="Picture">
+                  <wp:docPr id="771029173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880992470" name="Picture"/>
+                          <pic:cNvPr id="771029173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314160442" name="Picture">
+                  <wp:docPr id="1666459879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314160442" name="Picture"/>
+                          <pic:cNvPr id="1666459879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22857,57 +22857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496057423" name="Picture">
+                  <wp:docPr id="535412189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496057423" name="Picture"/>
+                          <pic:cNvPr id="535412189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22946,57 +22946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4685361" name="Picture">
+                  <wp:docPr id="357752773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4685361" name="Picture"/>
+                          <pic:cNvPr id="357752773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23590,57 +23590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837595820" name="Picture">
+                  <wp:docPr id="1459867288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837595820" name="Picture"/>
+                          <pic:cNvPr id="1459867288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24588,57 +24588,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528143738" name="Picture">
+                  <wp:docPr id="1353410405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528143738" name="Picture"/>
+                          <pic:cNvPr id="1353410405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24691,57 +24691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138463998" name="Picture">
+                  <wp:docPr id="414039937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138463998" name="Picture"/>
+                          <pic:cNvPr id="414039937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26070,57 +26070,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408464567" name="Picture">
+                  <wp:docPr id="196705504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408464567" name="Picture"/>
+                          <pic:cNvPr id="196705504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27195,57 +27195,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928687109" name="Picture">
+                        <wp:docPr id="2128775143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928687109" name="Picture"/>
+                                <pic:cNvPr id="2128775143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28548,57 +28548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971728834" name="Picture">
+                  <wp:docPr id="749629018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971728834" name="Picture"/>
+                          <pic:cNvPr id="749629018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28637,57 +28637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250929080" name="Picture">
+                  <wp:docPr id="1194417092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250929080" name="Picture"/>
+                          <pic:cNvPr id="1194417092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29281,57 +29281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462246693" name="Picture">
+                  <wp:docPr id="755380602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462246693" name="Picture"/>
+                          <pic:cNvPr id="755380602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30279,57 +30279,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159716514" name="Picture">
+                  <wp:docPr id="781803861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159716514" name="Picture"/>
+                          <pic:cNvPr id="781803861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30382,57 +30382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280353520" name="Picture">
+                  <wp:docPr id="736372240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280353520" name="Picture"/>
+                          <pic:cNvPr id="736372240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31763,57 +31763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490857428" name="Picture">
+                  <wp:docPr id="1803537509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490857428" name="Picture"/>
+                          <pic:cNvPr id="1803537509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32906,57 +32906,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489972360" name="Picture">
+                        <wp:docPr id="1264545965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489972360" name="Picture"/>
+                                <pic:cNvPr id="1264545965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34315,57 +34315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259620281" name="Picture">
+                  <wp:docPr id="1591120199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259620281" name="Picture"/>
+                          <pic:cNvPr id="1591120199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911981453" name="Picture">
+                  <wp:docPr id="323793123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911981453" name="Picture"/>
+                          <pic:cNvPr id="323793123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898890853" name="Picture">
+                  <wp:docPr id="436321906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898890853" name="Picture"/>
+                          <pic:cNvPr id="436321906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36145,57 +36145,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13322772" name="Picture">
+                  <wp:docPr id="1357085204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13322772" name="Picture"/>
+                          <pic:cNvPr id="1357085204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36248,57 +36248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554992364" name="Picture">
+                  <wp:docPr id="1172510439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554992364" name="Picture"/>
+                          <pic:cNvPr id="1172510439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37706,57 +37706,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235158139" name="Picture">
+                  <wp:docPr id="722056378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235158139" name="Picture"/>
+                          <pic:cNvPr id="722056378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38903,57 +38903,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337415083" name="Picture">
+                        <wp:docPr id="1998362054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337415083" name="Picture"/>
+                                <pic:cNvPr id="1998362054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41272,57 +41272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510080780" name="Picture">
+                  <wp:docPr id="1635701384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510080780" name="Picture"/>
+                          <pic:cNvPr id="1635701384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41361,57 +41361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665218535" name="Picture">
+                  <wp:docPr id="1945288130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665218535" name="Picture"/>
+                          <pic:cNvPr id="1945288130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42005,57 +42005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380513321" name="Picture">
+                  <wp:docPr id="1624487135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380513321" name="Picture"/>
+                          <pic:cNvPr id="1624487135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43003,57 +43003,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323706667" name="Picture">
+                  <wp:docPr id="1138145770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323706667" name="Picture"/>
+                          <pic:cNvPr id="1138145770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43106,57 +43106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381807473" name="Picture">
+                  <wp:docPr id="259917991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381807473" name="Picture"/>
+                          <pic:cNvPr id="259917991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44483,57 +44483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842696035" name="Picture">
+                  <wp:docPr id="432351166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842696035" name="Picture"/>
+                          <pic:cNvPr id="432351166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45626,57 +45626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907255708" name="Picture">
+                        <wp:docPr id="910949707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907255708" name="Picture"/>
+                                <pic:cNvPr id="910949707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46847,57 +46847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912234090" name="Picture">
+                  <wp:docPr id="109298923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912234090" name="Picture"/>
+                          <pic:cNvPr id="109298923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46918,57 +46918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123539440" name="Picture">
+                  <wp:docPr id="1763019405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123539440" name="Picture"/>
+                          <pic:cNvPr id="1763019405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47332,57 +47332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960585240" name="Picture">
+                  <wp:docPr id="528900997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960585240" name="Picture"/>
+                          <pic:cNvPr id="528900997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>