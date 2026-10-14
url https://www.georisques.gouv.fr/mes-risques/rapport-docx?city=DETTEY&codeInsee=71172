--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714017412" name="Picture">
+                  <wp:docPr id="556158761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714017412" name="Picture"/>
+                          <pic:cNvPr id="556158761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580633340" name="Picture">
+                  <wp:docPr id="1963225740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580633340" name="Picture"/>
+                          <pic:cNvPr id="1963225740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258593626" name="Picture">
+                        <wp:docPr id="1268504925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258593626" name="Picture"/>
+                                <pic:cNvPr id="1268504925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569710123" name="Picture">
+                  <wp:docPr id="361455096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569710123" name="Picture"/>
+                          <pic:cNvPr id="361455096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962731553" name="Picture">
+                  <wp:docPr id="1253504811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962731553" name="Picture"/>
+                          <pic:cNvPr id="1253504811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661450192" name="Picture">
+                  <wp:docPr id="40425380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661450192" name="Picture"/>
+                          <pic:cNvPr id="40425380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310113674" name="Picture">
+                  <wp:docPr id="22694911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310113674" name="Picture"/>
+                          <pic:cNvPr id="22694911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892523197" name="Picture">
+                  <wp:docPr id="1366289323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892523197" name="Picture"/>
+                          <pic:cNvPr id="1366289323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239335684" name="Picture">
+                        <wp:docPr id="139100420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239335684" name="Picture"/>
+                                <pic:cNvPr id="139100420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040093712" name="Picture">
+                        <wp:docPr id="1612374356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040093712" name="Picture"/>
+                                <pic:cNvPr id="1612374356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231796501" name="Picture">
+                        <wp:docPr id="595520262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231796501" name="Picture"/>
+                                <pic:cNvPr id="595520262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561804361" name="Picture">
+                        <wp:docPr id="2074623150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561804361" name="Picture"/>
+                                <pic:cNvPr id="2074623150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021555431" name="Picture">
+                        <wp:docPr id="1210946072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021555431" name="Picture"/>
+                                <pic:cNvPr id="1210946072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120750325" name="Picture">
+                        <wp:docPr id="820363573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120750325" name="Picture"/>
+                                <pic:cNvPr id="820363573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088689342" name="Picture">
+                        <wp:docPr id="1931339863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088689342" name="Picture"/>
+                                <pic:cNvPr id="1931339863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704161210" name="Picture">
+                        <wp:docPr id="341164974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704161210" name="Picture"/>
+                                <pic:cNvPr id="341164974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254886074" name="Picture">
+                        <wp:docPr id="694875107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254886074" name="Picture"/>
+                                <pic:cNvPr id="694875107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524550620" name="Picture">
+                        <wp:docPr id="399262943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524550620" name="Picture"/>
+                                <pic:cNvPr id="399262943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378906494" name="Picture">
+                        <wp:docPr id="510989535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378906494" name="Picture"/>
+                                <pic:cNvPr id="510989535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357618606" name="Picture">
+                        <wp:docPr id="398492648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357618606" name="Picture"/>
+                                <pic:cNvPr id="398492648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654081846" name="Picture">
+                  <wp:docPr id="202428059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654081846" name="Picture"/>
+                          <pic:cNvPr id="202428059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038840978" name="Picture">
+                  <wp:docPr id="1396744890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038840978" name="Picture"/>
+                          <pic:cNvPr id="1396744890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202934673" name="Picture">
+                  <wp:docPr id="1311665785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202934673" name="Picture"/>
+                          <pic:cNvPr id="1311665785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58503097" name="Picture">
+                  <wp:docPr id="361332008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58503097" name="Picture"/>
+                          <pic:cNvPr id="361332008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052165896" name="Picture">
+                  <wp:docPr id="1229475385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052165896" name="Picture"/>
+                          <pic:cNvPr id="1229475385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732952874" name="Picture">
+                  <wp:docPr id="842577235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732952874" name="Picture"/>
+                          <pic:cNvPr id="842577235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204514305" name="Picture">
+                        <wp:docPr id="813951702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204514305" name="Picture"/>
+                                <pic:cNvPr id="813951702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620660846" name="Picture">
+                  <wp:docPr id="1781502936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620660846" name="Picture"/>
+                          <pic:cNvPr id="1781502936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958752472" name="Picture">
+                  <wp:docPr id="64987890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958752472" name="Picture"/>
+                          <pic:cNvPr id="64987890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751638823" name="Picture">
+                  <wp:docPr id="740633861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751638823" name="Picture"/>
+                          <pic:cNvPr id="740633861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386082183" name="Picture">
+                  <wp:docPr id="2137267268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386082183" name="Picture"/>
+                          <pic:cNvPr id="2137267268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838380117" name="Picture">
+                  <wp:docPr id="2026285598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838380117" name="Picture"/>
+                          <pic:cNvPr id="2026285598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74872867" name="Picture">
+                  <wp:docPr id="838971488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74872867" name="Picture"/>
+                          <pic:cNvPr id="838971488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190751852" name="Picture">
+                        <wp:docPr id="1508086183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190751852" name="Picture"/>
+                                <pic:cNvPr id="1508086183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973675995" name="Picture">
+                        <wp:docPr id="196799979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973675995" name="Picture"/>
+                                <pic:cNvPr id="196799979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195055815" name="Picture">
+                  <wp:docPr id="1318140818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195055815" name="Picture"/>
+                          <pic:cNvPr id="1318140818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528867967" name="Picture">
+                  <wp:docPr id="1820031567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528867967" name="Picture"/>
+                          <pic:cNvPr id="1820031567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468295409" name="Picture">
+                  <wp:docPr id="539830163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468295409" name="Picture"/>
+                          <pic:cNvPr id="539830163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524022942" name="Picture">
+                  <wp:docPr id="453777553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524022942" name="Picture"/>
+                          <pic:cNvPr id="453777553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935644542" name="Picture">
+                  <wp:docPr id="1503051603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935644542" name="Picture"/>
+                          <pic:cNvPr id="1503051603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703213443" name="Picture">
+                  <wp:docPr id="1575256564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703213443" name="Picture"/>
+                          <pic:cNvPr id="1575256564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269299690" name="Picture">
+                        <wp:docPr id="298414757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269299690" name="Picture"/>
+                                <pic:cNvPr id="298414757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162355708" name="Picture">
+                  <wp:docPr id="1759226441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162355708" name="Picture"/>
+                          <pic:cNvPr id="1759226441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409116869" name="Picture">
+                  <wp:docPr id="2132900703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409116869" name="Picture"/>
+                          <pic:cNvPr id="2132900703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94098142" name="Picture">
+                  <wp:docPr id="1008839226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94098142" name="Picture"/>
+                          <pic:cNvPr id="1008839226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225337741" name="Picture">
+                  <wp:docPr id="1307798555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225337741" name="Picture"/>
+                          <pic:cNvPr id="1307798555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126319257" name="Picture">
+                  <wp:docPr id="2030635335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126319257" name="Picture"/>
+                          <pic:cNvPr id="2030635335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105733214" name="Picture">
+                  <wp:docPr id="995052599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105733214" name="Picture"/>
+                          <pic:cNvPr id="995052599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518038755" name="Picture">
+                        <wp:docPr id="803129619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518038755" name="Picture"/>
+                                <pic:cNvPr id="803129619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914938573" name="Picture">
+                  <wp:docPr id="1857099307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914938573" name="Picture"/>
+                          <pic:cNvPr id="1857099307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930183373" name="Picture">
+                  <wp:docPr id="228988588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930183373" name="Picture"/>
+                          <pic:cNvPr id="228988588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902782165" name="Picture">
+                  <wp:docPr id="1161909052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902782165" name="Picture"/>
+                          <pic:cNvPr id="1161909052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>