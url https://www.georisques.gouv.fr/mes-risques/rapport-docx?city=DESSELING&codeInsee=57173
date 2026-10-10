--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941995396" name="Picture">
+                  <wp:docPr id="1330803873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941995396" name="Picture"/>
+                          <pic:cNvPr id="1330803873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15555118" name="Picture">
+                  <wp:docPr id="1307932123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15555118" name="Picture"/>
+                          <pic:cNvPr id="1307932123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171753825" name="Picture">
+                        <wp:docPr id="1676382076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171753825" name="Picture"/>
+                                <pic:cNvPr id="1676382076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540699141" name="Picture">
+                  <wp:docPr id="1267396544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540699141" name="Picture"/>
+                          <pic:cNvPr id="1267396544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782324052" name="Picture">
+                  <wp:docPr id="1929196379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782324052" name="Picture"/>
+                          <pic:cNvPr id="1929196379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265300553" name="Picture">
+                  <wp:docPr id="447604151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265300553" name="Picture"/>
+                          <pic:cNvPr id="447604151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566643909" name="Picture">
+                  <wp:docPr id="1751619138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566643909" name="Picture"/>
+                          <pic:cNvPr id="1751619138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170043409" name="Picture">
+                  <wp:docPr id="2075629364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170043409" name="Picture"/>
+                          <pic:cNvPr id="2075629364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558887573" name="Picture">
+                        <wp:docPr id="735682823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558887573" name="Picture"/>
+                                <pic:cNvPr id="735682823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476339193" name="Picture">
+                        <wp:docPr id="1807983867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476339193" name="Picture"/>
+                                <pic:cNvPr id="1807983867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711878740" name="Picture">
+                        <wp:docPr id="62478047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711878740" name="Picture"/>
+                                <pic:cNvPr id="62478047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102148051" name="Picture">
+                        <wp:docPr id="56326578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102148051" name="Picture"/>
+                                <pic:cNvPr id="56326578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764611918" name="Picture">
+                        <wp:docPr id="1460348180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764611918" name="Picture"/>
+                                <pic:cNvPr id="1460348180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272635433" name="Picture">
+                        <wp:docPr id="800763598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272635433" name="Picture"/>
+                                <pic:cNvPr id="800763598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80987547" name="Picture">
+                        <wp:docPr id="1730411101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80987547" name="Picture"/>
+                                <pic:cNvPr id="1730411101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095898811" name="Picture">
+                        <wp:docPr id="324744125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095898811" name="Picture"/>
+                                <pic:cNvPr id="324744125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273674110" name="Picture">
+                        <wp:docPr id="1804798354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273674110" name="Picture"/>
+                                <pic:cNvPr id="1804798354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512493416" name="Picture">
+                        <wp:docPr id="62154407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512493416" name="Picture"/>
+                                <pic:cNvPr id="62154407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284033016" name="Picture">
+                        <wp:docPr id="1405422867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284033016" name="Picture"/>
+                                <pic:cNvPr id="1405422867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80945658" name="Picture">
+                        <wp:docPr id="2101699855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80945658" name="Picture"/>
+                                <pic:cNvPr id="2101699855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093291640" name="Picture">
+                  <wp:docPr id="1662549794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093291640" name="Picture"/>
+                          <pic:cNvPr id="1662549794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611373411" name="Picture">
+                  <wp:docPr id="24089749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611373411" name="Picture"/>
+                          <pic:cNvPr id="24089749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801288281" name="Picture">
+                  <wp:docPr id="587346965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801288281" name="Picture"/>
+                          <pic:cNvPr id="587346965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000840251" name="Picture">
+                  <wp:docPr id="702619172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000840251" name="Picture"/>
+                          <pic:cNvPr id="702619172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085434133" name="Picture">
+                  <wp:docPr id="1807416725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085434133" name="Picture"/>
+                          <pic:cNvPr id="1807416725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151864278" name="Picture">
+                  <wp:docPr id="1978692755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151864278" name="Picture"/>
+                          <pic:cNvPr id="1978692755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538359614" name="Picture">
+                        <wp:docPr id="754888812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538359614" name="Picture"/>
+                                <pic:cNvPr id="754888812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742686417" name="Picture">
+                        <wp:docPr id="1263403437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742686417" name="Picture"/>
+                                <pic:cNvPr id="1263403437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891859079" name="Picture">
+                  <wp:docPr id="1759021416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891859079" name="Picture"/>
+                          <pic:cNvPr id="1759021416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928436065" name="Picture">
+                  <wp:docPr id="1907285896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928436065" name="Picture"/>
+                          <pic:cNvPr id="1907285896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710054042" name="Picture">
+                  <wp:docPr id="1247210361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710054042" name="Picture"/>
+                          <pic:cNvPr id="1247210361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025940779" name="Picture">
+                  <wp:docPr id="2020360011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025940779" name="Picture"/>
+                          <pic:cNvPr id="2020360011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943547490" name="Picture">
+                  <wp:docPr id="362180406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943547490" name="Picture"/>
+                          <pic:cNvPr id="362180406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071360856" name="Picture">
+                  <wp:docPr id="804742743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071360856" name="Picture"/>
+                          <pic:cNvPr id="804742743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295661720" name="Picture">
+                        <wp:docPr id="1429499568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295661720" name="Picture"/>
+                                <pic:cNvPr id="1429499568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937545368" name="Picture">
+                  <wp:docPr id="1105559455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937545368" name="Picture"/>
+                          <pic:cNvPr id="1105559455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768391302" name="Picture">
+                  <wp:docPr id="1946519877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768391302" name="Picture"/>
+                          <pic:cNvPr id="1946519877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075047954" name="Picture">
+                  <wp:docPr id="893019956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075047954" name="Picture"/>
+                          <pic:cNvPr id="893019956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302165821" name="Picture">
+                  <wp:docPr id="978990651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302165821" name="Picture"/>
+                          <pic:cNvPr id="978990651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110252922" name="Picture">
+                  <wp:docPr id="692157505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110252922" name="Picture"/>
+                          <pic:cNvPr id="692157505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676809217" name="Picture">
+                  <wp:docPr id="267034945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676809217" name="Picture"/>
+                          <pic:cNvPr id="267034945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636888800" name="Picture">
+                        <wp:docPr id="1377983959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636888800" name="Picture"/>
+                                <pic:cNvPr id="1377983959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929755025" name="Picture">
+                  <wp:docPr id="135798395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929755025" name="Picture"/>
+                          <pic:cNvPr id="135798395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441323011" name="Picture">
+                  <wp:docPr id="2126084062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441323011" name="Picture"/>
+                          <pic:cNvPr id="2126084062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133478194" name="Picture">
+                  <wp:docPr id="742245607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133478194" name="Picture"/>
+                          <pic:cNvPr id="742245607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166968409" name="Picture">
+                  <wp:docPr id="820554184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166968409" name="Picture"/>
+                          <pic:cNvPr id="820554184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912136925" name="Picture">
+                  <wp:docPr id="125245813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912136925" name="Picture"/>
+                          <pic:cNvPr id="125245813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130511888" name="Picture">
+                  <wp:docPr id="1360832336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130511888" name="Picture"/>
+                          <pic:cNvPr id="1360832336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811410061" name="Picture">
+                        <wp:docPr id="739091479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811410061" name="Picture"/>
+                                <pic:cNvPr id="739091479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646073896" name="Picture">
+                  <wp:docPr id="413114593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646073896" name="Picture"/>
+                          <pic:cNvPr id="413114593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95690492" name="Picture">
+                  <wp:docPr id="194392413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95690492" name="Picture"/>
+                          <pic:cNvPr id="194392413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542003402" name="Picture">
+                  <wp:docPr id="1079072397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542003402" name="Picture"/>
+                          <pic:cNvPr id="1079072397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>