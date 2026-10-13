--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955304330" name="Picture">
+                  <wp:docPr id="532239864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955304330" name="Picture"/>
+                          <pic:cNvPr id="532239864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532419119" name="Picture">
+                  <wp:docPr id="512914020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532419119" name="Picture"/>
+                          <pic:cNvPr id="512914020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261991401" name="Picture">
+                        <wp:docPr id="172657690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261991401" name="Picture"/>
+                                <pic:cNvPr id="172657690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871916701" name="Picture">
+                  <wp:docPr id="156116394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871916701" name="Picture"/>
+                          <pic:cNvPr id="156116394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273452685" name="Picture">
+                  <wp:docPr id="1655855544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273452685" name="Picture"/>
+                          <pic:cNvPr id="1655855544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828621302" name="Picture">
+                  <wp:docPr id="67142255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828621302" name="Picture"/>
+                          <pic:cNvPr id="67142255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315232686" name="Picture">
+                  <wp:docPr id="1984705686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315232686" name="Picture"/>
+                          <pic:cNvPr id="1984705686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644380109" name="Picture">
+                  <wp:docPr id="253200681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644380109" name="Picture"/>
+                          <pic:cNvPr id="253200681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219531343" name="Picture">
+                        <wp:docPr id="419056838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219531343" name="Picture"/>
+                                <pic:cNvPr id="419056838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717814433" name="Picture">
+                        <wp:docPr id="460475666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717814433" name="Picture"/>
+                                <pic:cNvPr id="460475666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149248710" name="Picture">
+                        <wp:docPr id="1339432450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149248710" name="Picture"/>
+                                <pic:cNvPr id="1339432450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890304546" name="Picture">
+                        <wp:docPr id="467578323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890304546" name="Picture"/>
+                                <pic:cNvPr id="467578323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871175458" name="Picture">
+                        <wp:docPr id="650595701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871175458" name="Picture"/>
+                                <pic:cNvPr id="650595701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313856551" name="Picture">
+                        <wp:docPr id="1094366529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313856551" name="Picture"/>
+                                <pic:cNvPr id="1094366529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106096857" name="Picture">
+                        <wp:docPr id="1426092973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106096857" name="Picture"/>
+                                <pic:cNvPr id="1426092973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637027041" name="Picture">
+                        <wp:docPr id="682827599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637027041" name="Picture"/>
+                                <pic:cNvPr id="682827599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510903435" name="Picture">
+                        <wp:docPr id="1265027684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510903435" name="Picture"/>
+                                <pic:cNvPr id="1265027684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590746033" name="Picture">
+                        <wp:docPr id="524078438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590746033" name="Picture"/>
+                                <pic:cNvPr id="524078438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573552053" name="Picture">
+                        <wp:docPr id="2003248077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573552053" name="Picture"/>
+                                <pic:cNvPr id="2003248077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139575749" name="Picture">
+                        <wp:docPr id="437472865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139575749" name="Picture"/>
+                                <pic:cNvPr id="437472865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454275834" name="Picture">
+                  <wp:docPr id="416937476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454275834" name="Picture"/>
+                          <pic:cNvPr id="416937476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848202220" name="Picture">
+                  <wp:docPr id="886256452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848202220" name="Picture"/>
+                          <pic:cNvPr id="886256452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696995433" name="Picture">
+                  <wp:docPr id="582311779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696995433" name="Picture"/>
+                          <pic:cNvPr id="582311779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636488221" name="Picture">
+                  <wp:docPr id="374497212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636488221" name="Picture"/>
+                          <pic:cNvPr id="374497212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823228336" name="Picture">
+                  <wp:docPr id="1450151317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823228336" name="Picture"/>
+                          <pic:cNvPr id="1450151317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508158211" name="Picture">
+                  <wp:docPr id="1452489771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508158211" name="Picture"/>
+                          <pic:cNvPr id="1452489771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516017860" name="Picture">
+                        <wp:docPr id="2015901529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516017860" name="Picture"/>
+                                <pic:cNvPr id="2015901529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255705650" name="Picture">
+                  <wp:docPr id="1593872464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255705650" name="Picture"/>
+                          <pic:cNvPr id="1593872464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636478096" name="Picture">
+                  <wp:docPr id="2386234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636478096" name="Picture"/>
+                          <pic:cNvPr id="2386234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898834315" name="Picture">
+                  <wp:docPr id="965674136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898834315" name="Picture"/>
+                          <pic:cNvPr id="965674136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627963039" name="Picture">
+                  <wp:docPr id="1739874777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627963039" name="Picture"/>
+                          <pic:cNvPr id="1739874777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533272094" name="Picture">
+                  <wp:docPr id="725632598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533272094" name="Picture"/>
+                          <pic:cNvPr id="725632598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727014929" name="Picture">
+                  <wp:docPr id="504055226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727014929" name="Picture"/>
+                          <pic:cNvPr id="504055226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50972335" name="Picture">
+                        <wp:docPr id="816983191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50972335" name="Picture"/>
+                                <pic:cNvPr id="816983191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462378710" name="Picture">
+                  <wp:docPr id="298618231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462378710" name="Picture"/>
+                          <pic:cNvPr id="298618231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749688844" name="Picture">
+                  <wp:docPr id="1823508874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749688844" name="Picture"/>
+                          <pic:cNvPr id="1823508874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620138979" name="Picture">
+                  <wp:docPr id="426470726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620138979" name="Picture"/>
+                          <pic:cNvPr id="426470726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022043118" name="Picture">
+                  <wp:docPr id="1040626698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022043118" name="Picture"/>
+                          <pic:cNvPr id="1040626698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421000776" name="Picture">
+                  <wp:docPr id="290383075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421000776" name="Picture"/>
+                          <pic:cNvPr id="290383075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667418682" name="Picture">
+                  <wp:docPr id="1154779915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667418682" name="Picture"/>
+                          <pic:cNvPr id="1154779915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329310568" name="Picture">
+                        <wp:docPr id="307110222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329310568" name="Picture"/>
+                                <pic:cNvPr id="307110222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757430709" name="Picture">
+                  <wp:docPr id="146271091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757430709" name="Picture"/>
+                          <pic:cNvPr id="146271091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228748189" name="Picture">
+                  <wp:docPr id="1532607340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228748189" name="Picture"/>
+                          <pic:cNvPr id="1532607340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568810611" name="Picture">
+                  <wp:docPr id="947823896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568810611" name="Picture"/>
+                          <pic:cNvPr id="947823896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734965869" name="Picture">
+                  <wp:docPr id="859882240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734965869" name="Picture"/>
+                          <pic:cNvPr id="859882240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730765486" name="Picture">
+                  <wp:docPr id="1248993105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730765486" name="Picture"/>
+                          <pic:cNvPr id="1248993105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912820436" name="Picture">
+                  <wp:docPr id="1268322166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912820436" name="Picture"/>
+                          <pic:cNvPr id="1268322166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179492224" name="Picture">
+                        <wp:docPr id="622068044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179492224" name="Picture"/>
+                                <pic:cNvPr id="622068044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028913194" name="Picture">
+                  <wp:docPr id="653613095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028913194" name="Picture"/>
+                          <pic:cNvPr id="653613095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659335194" name="Picture">
+                  <wp:docPr id="1866057771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659335194" name="Picture"/>
+                          <pic:cNvPr id="1866057771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304236761" name="Picture">
+                  <wp:docPr id="828672328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304236761" name="Picture"/>
+                          <pic:cNvPr id="828672328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>