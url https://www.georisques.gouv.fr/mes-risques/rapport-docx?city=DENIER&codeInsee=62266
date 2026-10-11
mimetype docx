--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547152556" name="Picture">
+                  <wp:docPr id="487439371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547152556" name="Picture"/>
+                          <pic:cNvPr id="487439371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998213663" name="Picture">
+                  <wp:docPr id="237642860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998213663" name="Picture"/>
+                          <pic:cNvPr id="237642860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175306166" name="Picture">
+                        <wp:docPr id="1806379872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175306166" name="Picture"/>
+                                <pic:cNvPr id="1806379872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613093095" name="Picture">
+                  <wp:docPr id="2029035766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613093095" name="Picture"/>
+                          <pic:cNvPr id="2029035766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829033615" name="Picture">
+                  <wp:docPr id="982706525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829033615" name="Picture"/>
+                          <pic:cNvPr id="982706525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020318969" name="Picture">
+                  <wp:docPr id="1789657569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020318969" name="Picture"/>
+                          <pic:cNvPr id="1789657569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083187902" name="Picture">
+                  <wp:docPr id="933511101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083187902" name="Picture"/>
+                          <pic:cNvPr id="933511101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366788366" name="Picture">
+                  <wp:docPr id="1045299981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366788366" name="Picture"/>
+                          <pic:cNvPr id="1045299981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501796749" name="Picture">
+                        <wp:docPr id="1556304373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501796749" name="Picture"/>
+                                <pic:cNvPr id="1556304373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646966862" name="Picture">
+                        <wp:docPr id="490697791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646966862" name="Picture"/>
+                                <pic:cNvPr id="490697791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994675826" name="Picture">
+                        <wp:docPr id="1419754939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994675826" name="Picture"/>
+                                <pic:cNvPr id="1419754939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682368819" name="Picture">
+                        <wp:docPr id="1395677836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682368819" name="Picture"/>
+                                <pic:cNvPr id="1395677836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895165944" name="Picture">
+                        <wp:docPr id="692169459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895165944" name="Picture"/>
+                                <pic:cNvPr id="692169459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061179506" name="Picture">
+                        <wp:docPr id="1448283449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061179506" name="Picture"/>
+                                <pic:cNvPr id="1448283449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055189148" name="Picture">
+                        <wp:docPr id="1206963913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055189148" name="Picture"/>
+                                <pic:cNvPr id="1206963913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501417250" name="Picture">
+                        <wp:docPr id="1973255083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501417250" name="Picture"/>
+                                <pic:cNvPr id="1973255083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455664364" name="Picture">
+                        <wp:docPr id="1365894200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455664364" name="Picture"/>
+                                <pic:cNvPr id="1365894200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208637532" name="Picture">
+                        <wp:docPr id="1921105771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208637532" name="Picture"/>
+                                <pic:cNvPr id="1921105771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921387997" name="Picture">
+                        <wp:docPr id="909751274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921387997" name="Picture"/>
+                                <pic:cNvPr id="909751274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099085170" name="Picture">
+                        <wp:docPr id="2134487613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099085170" name="Picture"/>
+                                <pic:cNvPr id="2134487613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917481325" name="Picture">
+                        <wp:docPr id="875555926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917481325" name="Picture"/>
+                                <pic:cNvPr id="875555926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210999369" name="Picture">
+                        <wp:docPr id="613328120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210999369" name="Picture"/>
+                                <pic:cNvPr id="613328120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686431936" name="Picture">
+                        <wp:docPr id="1119345831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686431936" name="Picture"/>
+                                <pic:cNvPr id="1119345831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204260736" name="Picture">
+                  <wp:docPr id="1027596415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204260736" name="Picture"/>
+                          <pic:cNvPr id="1027596415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248599292" name="Picture">
+                  <wp:docPr id="1348773767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248599292" name="Picture"/>
+                          <pic:cNvPr id="1348773767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926565796" name="Picture">
+                  <wp:docPr id="593940831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926565796" name="Picture"/>
+                          <pic:cNvPr id="593940831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805826682" name="Picture">
+                  <wp:docPr id="19782427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805826682" name="Picture"/>
+                          <pic:cNvPr id="19782427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118284762" name="Picture">
+                  <wp:docPr id="2107559536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118284762" name="Picture"/>
+                          <pic:cNvPr id="2107559536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504415476" name="Picture">
+                  <wp:docPr id="636930423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504415476" name="Picture"/>
+                          <pic:cNvPr id="636930423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662586135" name="Picture">
+                        <wp:docPr id="317667611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662586135" name="Picture"/>
+                                <pic:cNvPr id="317667611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594157776" name="Picture">
+                        <wp:docPr id="1921868004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594157776" name="Picture"/>
+                                <pic:cNvPr id="1921868004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661069709" name="Picture">
+                  <wp:docPr id="8716562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661069709" name="Picture"/>
+                          <pic:cNvPr id="8716562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5574350" name="Picture">
+                  <wp:docPr id="1314824862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5574350" name="Picture"/>
+                          <pic:cNvPr id="1314824862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917571764" name="Picture">
+                  <wp:docPr id="1464693233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917571764" name="Picture"/>
+                          <pic:cNvPr id="1464693233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216025632" name="Picture">
+                  <wp:docPr id="1334285685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216025632" name="Picture"/>
+                          <pic:cNvPr id="1334285685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816043682" name="Picture">
+                  <wp:docPr id="596639404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816043682" name="Picture"/>
+                          <pic:cNvPr id="596639404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732633981" name="Picture">
+                  <wp:docPr id="2076582974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732633981" name="Picture"/>
+                          <pic:cNvPr id="2076582974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24720,57 +24720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503836531" name="Picture">
+                        <wp:docPr id="251341395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503836531" name="Picture"/>
+                                <pic:cNvPr id="251341395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26109,57 +26109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715207113" name="Picture">
+                  <wp:docPr id="1146493030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715207113" name="Picture"/>
+                          <pic:cNvPr id="1146493030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26198,57 +26198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762231359" name="Picture">
+                  <wp:docPr id="120380824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762231359" name="Picture"/>
+                          <pic:cNvPr id="120380824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26842,57 +26842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777547410" name="Picture">
+                  <wp:docPr id="1100195941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777547410" name="Picture"/>
+                          <pic:cNvPr id="1100195941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170202173" name="Picture">
+                  <wp:docPr id="619361576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170202173" name="Picture"/>
+                          <pic:cNvPr id="619361576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27943,57 +27943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587308968" name="Picture">
+                  <wp:docPr id="418608593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587308968" name="Picture"/>
+                          <pic:cNvPr id="418608593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29320,57 +29320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575804305" name="Picture">
+                  <wp:docPr id="2128776804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575804305" name="Picture"/>
+                          <pic:cNvPr id="2128776804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30463,57 +30463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595947429" name="Picture">
+                        <wp:docPr id="785297801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595947429" name="Picture"/>
+                                <pic:cNvPr id="785297801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31824,57 +31824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406728209" name="Picture">
+                  <wp:docPr id="1152752538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406728209" name="Picture"/>
+                          <pic:cNvPr id="1152752538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31913,57 +31913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032799469" name="Picture">
+                  <wp:docPr id="1486434825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032799469" name="Picture"/>
+                          <pic:cNvPr id="1486434825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32557,57 +32557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207269429" name="Picture">
+                  <wp:docPr id="322174924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207269429" name="Picture"/>
+                          <pic:cNvPr id="322174924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232580853" name="Picture">
+                  <wp:docPr id="661967871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232580853" name="Picture"/>
+                          <pic:cNvPr id="661967871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33658,57 +33658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53240980" name="Picture">
+                  <wp:docPr id="1512608418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53240980" name="Picture"/>
+                          <pic:cNvPr id="1512608418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35035,57 +35035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992976735" name="Picture">
+                  <wp:docPr id="996565878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992976735" name="Picture"/>
+                          <pic:cNvPr id="996565878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36178,57 +36178,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805835461" name="Picture">
+                        <wp:docPr id="1561752427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805835461" name="Picture"/>
+                                <pic:cNvPr id="1561752427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363660554" name="Picture">
+                  <wp:docPr id="1440994924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363660554" name="Picture"/>
+                          <pic:cNvPr id="1440994924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374530162" name="Picture">
+                  <wp:docPr id="1525697393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374530162" name="Picture"/>
+                          <pic:cNvPr id="1525697393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38248,57 +38248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131348951" name="Picture">
+                  <wp:docPr id="168618314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131348951" name="Picture"/>
+                          <pic:cNvPr id="168618314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39165,57 +39165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987867460" name="Picture">
+                  <wp:docPr id="70234203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987867460" name="Picture"/>
+                          <pic:cNvPr id="70234203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39268,57 +39268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028395513" name="Picture">
+                  <wp:docPr id="1012954060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028395513" name="Picture"/>
+                          <pic:cNvPr id="1012954060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813721062" name="Picture">
+                  <wp:docPr id="754427511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813721062" name="Picture"/>
+                          <pic:cNvPr id="754427511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41226,57 +41226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585894031" name="Picture">
+                  <wp:docPr id="330714678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585894031" name="Picture"/>
+                          <pic:cNvPr id="330714678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41297,57 +41297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680893889" name="Picture">
+                  <wp:docPr id="1936316938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680893889" name="Picture"/>
+                          <pic:cNvPr id="1936316938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41711,57 +41711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540830746" name="Picture">
+                  <wp:docPr id="664645856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540830746" name="Picture"/>
+                          <pic:cNvPr id="664645856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>