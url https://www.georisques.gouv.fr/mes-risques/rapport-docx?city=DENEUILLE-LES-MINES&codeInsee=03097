--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068002106" name="Picture">
+                  <wp:docPr id="370728802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068002106" name="Picture"/>
+                          <pic:cNvPr id="370728802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443554370" name="Picture">
+                  <wp:docPr id="415371638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443554370" name="Picture"/>
+                          <pic:cNvPr id="415371638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671653048" name="Picture">
+                        <wp:docPr id="324834008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671653048" name="Picture"/>
+                                <pic:cNvPr id="324834008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847534401" name="Picture">
+                  <wp:docPr id="1470032493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847534401" name="Picture"/>
+                          <pic:cNvPr id="1470032493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259197505" name="Picture">
+                  <wp:docPr id="711588783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259197505" name="Picture"/>
+                          <pic:cNvPr id="711588783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357362872" name="Picture">
+                  <wp:docPr id="670577442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357362872" name="Picture"/>
+                          <pic:cNvPr id="670577442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830037822" name="Picture">
+                  <wp:docPr id="1911563098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830037822" name="Picture"/>
+                          <pic:cNvPr id="1911563098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374050722" name="Picture">
+                  <wp:docPr id="917574573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374050722" name="Picture"/>
+                          <pic:cNvPr id="917574573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83637574" name="Picture">
+                        <wp:docPr id="1487706257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83637574" name="Picture"/>
+                                <pic:cNvPr id="1487706257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363094139" name="Picture">
+                        <wp:docPr id="1415012793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363094139" name="Picture"/>
+                                <pic:cNvPr id="1415012793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316638854" name="Picture">
+                        <wp:docPr id="2128513156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316638854" name="Picture"/>
+                                <pic:cNvPr id="2128513156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205079271" name="Picture">
+                        <wp:docPr id="1735747459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205079271" name="Picture"/>
+                                <pic:cNvPr id="1735747459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607310812" name="Picture">
+                        <wp:docPr id="1769449842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607310812" name="Picture"/>
+                                <pic:cNvPr id="1769449842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252401374" name="Picture">
+                        <wp:docPr id="1910668818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252401374" name="Picture"/>
+                                <pic:cNvPr id="1910668818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017646480" name="Picture">
+                        <wp:docPr id="557040875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017646480" name="Picture"/>
+                                <pic:cNvPr id="557040875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742753343" name="Picture">
+                        <wp:docPr id="1168052497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742753343" name="Picture"/>
+                                <pic:cNvPr id="1168052497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712092398" name="Picture">
+                        <wp:docPr id="923568942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712092398" name="Picture"/>
+                                <pic:cNvPr id="923568942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074976363" name="Picture">
+                        <wp:docPr id="277495641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074976363" name="Picture"/>
+                                <pic:cNvPr id="277495641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241551531" name="Picture">
+                        <wp:docPr id="1023653799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241551531" name="Picture"/>
+                                <pic:cNvPr id="1023653799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052115088" name="Picture">
+                        <wp:docPr id="1925364389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052115088" name="Picture"/>
+                                <pic:cNvPr id="1925364389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126279818" name="Picture">
+                        <wp:docPr id="1246787837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126279818" name="Picture"/>
+                                <pic:cNvPr id="1246787837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495309268" name="Picture">
+                        <wp:docPr id="1466750663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495309268" name="Picture"/>
+                                <pic:cNvPr id="1466750663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105672585" name="Picture">
+                        <wp:docPr id="238318180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105672585" name="Picture"/>
+                                <pic:cNvPr id="238318180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995328873" name="Picture">
+                        <wp:docPr id="1714783942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995328873" name="Picture"/>
+                                <pic:cNvPr id="1714783942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903036642" name="Picture">
+                        <wp:docPr id="1135968553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903036642" name="Picture"/>
+                                <pic:cNvPr id="1135968553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682403284" name="Picture">
+                        <wp:docPr id="2072469183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682403284" name="Picture"/>
+                                <pic:cNvPr id="2072469183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907688942" name="Picture">
+                  <wp:docPr id="908760519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907688942" name="Picture"/>
+                          <pic:cNvPr id="908760519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361022353" name="Picture">
+                  <wp:docPr id="1505551066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361022353" name="Picture"/>
+                          <pic:cNvPr id="1505551066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776321532" name="Picture">
+                  <wp:docPr id="1586950633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776321532" name="Picture"/>
+                          <pic:cNvPr id="1586950633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092890536" name="Picture">
+                  <wp:docPr id="1651501318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092890536" name="Picture"/>
+                          <pic:cNvPr id="1651501318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107715356" name="Picture">
+                  <wp:docPr id="52742647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107715356" name="Picture"/>
+                          <pic:cNvPr id="52742647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645059570" name="Picture">
+                  <wp:docPr id="522509694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645059570" name="Picture"/>
+                          <pic:cNvPr id="522509694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124041648" name="Picture">
+                        <wp:docPr id="1671719071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124041648" name="Picture"/>
+                                <pic:cNvPr id="1671719071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512391945" name="Picture">
+                  <wp:docPr id="1839243030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512391945" name="Picture"/>
+                          <pic:cNvPr id="1839243030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419005624" name="Picture">
+                  <wp:docPr id="803169200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419005624" name="Picture"/>
+                          <pic:cNvPr id="803169200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980555566" name="Picture">
+                  <wp:docPr id="1878988356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980555566" name="Picture"/>
+                          <pic:cNvPr id="1878988356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187420564" name="Picture">
+                  <wp:docPr id="1609376750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187420564" name="Picture"/>
+                          <pic:cNvPr id="1609376750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004630658" name="Picture">
+                  <wp:docPr id="908188864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004630658" name="Picture"/>
+                          <pic:cNvPr id="908188864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889573747" name="Picture">
+                  <wp:docPr id="1472378177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889573747" name="Picture"/>
+                          <pic:cNvPr id="1472378177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058559773" name="Picture">
+                        <wp:docPr id="877548611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058559773" name="Picture"/>
+                                <pic:cNvPr id="877548611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15362737" name="Picture">
+                        <wp:docPr id="1368627987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15362737" name="Picture"/>
+                                <pic:cNvPr id="1368627987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672611960" name="Picture">
+                  <wp:docPr id="389624110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672611960" name="Picture"/>
+                          <pic:cNvPr id="389624110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972230035" name="Picture">
+                  <wp:docPr id="171547822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972230035" name="Picture"/>
+                          <pic:cNvPr id="171547822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699147095" name="Picture">
+                  <wp:docPr id="2106075158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699147095" name="Picture"/>
+                          <pic:cNvPr id="2106075158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425892086" name="Picture">
+                  <wp:docPr id="1472124455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425892086" name="Picture"/>
+                          <pic:cNvPr id="1472124455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995402533" name="Picture">
+                  <wp:docPr id="599011360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995402533" name="Picture"/>
+                          <pic:cNvPr id="599011360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897148034" name="Picture">
+                  <wp:docPr id="368529408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897148034" name="Picture"/>
+                          <pic:cNvPr id="368529408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385492404" name="Picture">
+                        <wp:docPr id="2033303752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385492404" name="Picture"/>
+                                <pic:cNvPr id="2033303752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179281879" name="Picture">
+                  <wp:docPr id="1449785534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179281879" name="Picture"/>
+                          <pic:cNvPr id="1449785534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376242310" name="Picture">
+                  <wp:docPr id="1124182250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376242310" name="Picture"/>
+                          <pic:cNvPr id="1124182250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757120727" name="Picture">
+                  <wp:docPr id="310713216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757120727" name="Picture"/>
+                          <pic:cNvPr id="310713216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155510565" name="Picture">
+                  <wp:docPr id="1088568635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155510565" name="Picture"/>
+                          <pic:cNvPr id="1088568635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822930629" name="Picture">
+                  <wp:docPr id="473954497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822930629" name="Picture"/>
+                          <pic:cNvPr id="473954497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282912440" name="Picture">
+                  <wp:docPr id="52115631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282912440" name="Picture"/>
+                          <pic:cNvPr id="52115631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672214649" name="Picture">
+                        <wp:docPr id="1856348968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672214649" name="Picture"/>
+                                <pic:cNvPr id="1856348968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603269861" name="Picture">
+                  <wp:docPr id="882978835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603269861" name="Picture"/>
+                          <pic:cNvPr id="882978835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112788311" name="Picture">
+                  <wp:docPr id="1573286307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112788311" name="Picture"/>
+                          <pic:cNvPr id="1573286307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41270288" name="Picture">
+                  <wp:docPr id="822799130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41270288" name="Picture"/>
+                          <pic:cNvPr id="822799130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935059371" name="Picture">
+                  <wp:docPr id="407218967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935059371" name="Picture"/>
+                          <pic:cNvPr id="407218967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951572575" name="Picture">
+                  <wp:docPr id="1528503693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951572575" name="Picture"/>
+                          <pic:cNvPr id="1528503693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4596212" name="Picture">
+                  <wp:docPr id="1324132067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4596212" name="Picture"/>
+                          <pic:cNvPr id="1324132067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692262292" name="Picture">
+                  <wp:docPr id="997829380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692262292" name="Picture"/>
+                          <pic:cNvPr id="997829380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406575305" name="Picture">
+                  <wp:docPr id="269076790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406575305" name="Picture"/>
+                          <pic:cNvPr id="269076790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889660961" name="Picture">
+                  <wp:docPr id="485695740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889660961" name="Picture"/>
+                          <pic:cNvPr id="485695740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774230549" name="Picture">
+                  <wp:docPr id="792014319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774230549" name="Picture"/>
+                          <pic:cNvPr id="792014319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992528283" name="Picture">
+                  <wp:docPr id="432296379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992528283" name="Picture"/>
+                          <pic:cNvPr id="432296379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237932562" name="Picture">
+                  <wp:docPr id="691409583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237932562" name="Picture"/>
+                          <pic:cNvPr id="691409583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522146980" name="Picture">
+                  <wp:docPr id="1559085691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522146980" name="Picture"/>
+                          <pic:cNvPr id="1559085691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446378221" name="Picture">
+                  <wp:docPr id="784336767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446378221" name="Picture"/>
+                          <pic:cNvPr id="784336767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313801256" name="Picture">
+                  <wp:docPr id="618354623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313801256" name="Picture"/>
+                          <pic:cNvPr id="618354623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>