--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691756651" name="Picture">
+                  <wp:docPr id="1487372159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691756651" name="Picture"/>
+                          <pic:cNvPr id="1487372159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258299214" name="Picture">
+                  <wp:docPr id="1877922033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258299214" name="Picture"/>
+                          <pic:cNvPr id="1877922033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883435677" name="Picture">
+                        <wp:docPr id="705315321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883435677" name="Picture"/>
+                                <pic:cNvPr id="705315321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290525124" name="Picture">
+                  <wp:docPr id="1079143081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290525124" name="Picture"/>
+                          <pic:cNvPr id="1079143081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937764921" name="Picture">
+                  <wp:docPr id="1805440009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937764921" name="Picture"/>
+                          <pic:cNvPr id="1805440009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965478697" name="Picture">
+                  <wp:docPr id="1695337676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965478697" name="Picture"/>
+                          <pic:cNvPr id="1695337676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502656928" name="Picture">
+                  <wp:docPr id="523109211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502656928" name="Picture"/>
+                          <pic:cNvPr id="523109211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094260266" name="Picture">
+                  <wp:docPr id="794633531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094260266" name="Picture"/>
+                          <pic:cNvPr id="794633531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656548865" name="Picture">
+                        <wp:docPr id="1778583507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656548865" name="Picture"/>
+                                <pic:cNvPr id="1778583507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304557560" name="Picture">
+                        <wp:docPr id="644587560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304557560" name="Picture"/>
+                                <pic:cNvPr id="644587560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712435538" name="Picture">
+                        <wp:docPr id="1438446664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712435538" name="Picture"/>
+                                <pic:cNvPr id="1438446664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144838169" name="Picture">
+                        <wp:docPr id="777488849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144838169" name="Picture"/>
+                                <pic:cNvPr id="777488849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419051944" name="Picture">
+                        <wp:docPr id="1184186406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419051944" name="Picture"/>
+                                <pic:cNvPr id="1184186406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008805014" name="Picture">
+                        <wp:docPr id="1531144594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008805014" name="Picture"/>
+                                <pic:cNvPr id="1531144594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136303394" name="Picture">
+                        <wp:docPr id="1023037465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136303394" name="Picture"/>
+                                <pic:cNvPr id="1023037465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645524445" name="Picture">
+                        <wp:docPr id="296532419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645524445" name="Picture"/>
+                                <pic:cNvPr id="296532419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189388685" name="Picture">
+                        <wp:docPr id="1067687681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189388685" name="Picture"/>
+                                <pic:cNvPr id="1067687681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992572861" name="Picture">
+                        <wp:docPr id="1169569033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992572861" name="Picture"/>
+                                <pic:cNvPr id="1169569033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998017870" name="Picture">
+                        <wp:docPr id="790034291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998017870" name="Picture"/>
+                                <pic:cNvPr id="790034291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816799800" name="Picture">
+                        <wp:docPr id="2128924812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816799800" name="Picture"/>
+                                <pic:cNvPr id="2128924812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046168191" name="Picture">
+                  <wp:docPr id="381720456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046168191" name="Picture"/>
+                          <pic:cNvPr id="381720456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578982898" name="Picture">
+                  <wp:docPr id="1319213349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578982898" name="Picture"/>
+                          <pic:cNvPr id="1319213349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608160170" name="Picture">
+                  <wp:docPr id="2096397449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608160170" name="Picture"/>
+                          <pic:cNvPr id="2096397449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298931083" name="Picture">
+                  <wp:docPr id="1116002438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298931083" name="Picture"/>
+                          <pic:cNvPr id="1116002438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762631066" name="Picture">
+                  <wp:docPr id="1783444278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762631066" name="Picture"/>
+                          <pic:cNvPr id="1783444278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959888431" name="Picture">
+                  <wp:docPr id="972654540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959888431" name="Picture"/>
+                          <pic:cNvPr id="972654540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348470619" name="Picture">
+                        <wp:docPr id="575175917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348470619" name="Picture"/>
+                                <pic:cNvPr id="575175917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756609867" name="Picture">
+                  <wp:docPr id="1179654920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756609867" name="Picture"/>
+                          <pic:cNvPr id="1179654920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281563302" name="Picture">
+                  <wp:docPr id="1014885566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281563302" name="Picture"/>
+                          <pic:cNvPr id="1014885566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078118203" name="Picture">
+                  <wp:docPr id="1572028616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078118203" name="Picture"/>
+                          <pic:cNvPr id="1572028616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463167454" name="Picture">
+                  <wp:docPr id="627937863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463167454" name="Picture"/>
+                          <pic:cNvPr id="627937863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541916102" name="Picture">
+                  <wp:docPr id="327590808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541916102" name="Picture"/>
+                          <pic:cNvPr id="327590808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032414095" name="Picture">
+                  <wp:docPr id="205506341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032414095" name="Picture"/>
+                          <pic:cNvPr id="205506341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687395765" name="Picture">
+                        <wp:docPr id="1860566189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687395765" name="Picture"/>
+                                <pic:cNvPr id="1860566189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917269153" name="Picture">
+                        <wp:docPr id="2084022979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917269153" name="Picture"/>
+                                <pic:cNvPr id="2084022979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581233259" name="Picture">
+                  <wp:docPr id="915379467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581233259" name="Picture"/>
+                          <pic:cNvPr id="915379467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202939098" name="Picture">
+                  <wp:docPr id="526309537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202939098" name="Picture"/>
+                          <pic:cNvPr id="526309537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066414071" name="Picture">
+                  <wp:docPr id="396359875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066414071" name="Picture"/>
+                          <pic:cNvPr id="396359875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063949514" name="Picture">
+                  <wp:docPr id="118686898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063949514" name="Picture"/>
+                          <pic:cNvPr id="118686898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860400143" name="Picture">
+                  <wp:docPr id="1398216511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860400143" name="Picture"/>
+                          <pic:cNvPr id="1398216511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478263528" name="Picture">
+                  <wp:docPr id="396041564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478263528" name="Picture"/>
+                          <pic:cNvPr id="396041564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644293377" name="Picture">
+                        <wp:docPr id="1452148455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644293377" name="Picture"/>
+                                <pic:cNvPr id="1452148455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626010323" name="Picture">
+                  <wp:docPr id="357636136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626010323" name="Picture"/>
+                          <pic:cNvPr id="357636136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447324840" name="Picture">
+                  <wp:docPr id="1170134617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447324840" name="Picture"/>
+                          <pic:cNvPr id="1170134617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007837977" name="Picture">
+                  <wp:docPr id="1663125815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007837977" name="Picture"/>
+                          <pic:cNvPr id="1663125815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410623254" name="Picture">
+                  <wp:docPr id="88111817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410623254" name="Picture"/>
+                          <pic:cNvPr id="88111817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65926661" name="Picture">
+                  <wp:docPr id="788721543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65926661" name="Picture"/>
+                          <pic:cNvPr id="788721543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626732847" name="Picture">
+                  <wp:docPr id="1111963924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626732847" name="Picture"/>
+                          <pic:cNvPr id="1111963924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353991713" name="Picture">
+                        <wp:docPr id="253584948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353991713" name="Picture"/>
+                                <pic:cNvPr id="253584948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524808601" name="Picture">
+                  <wp:docPr id="1953063258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524808601" name="Picture"/>
+                          <pic:cNvPr id="1953063258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807090109" name="Picture">
+                  <wp:docPr id="48121395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807090109" name="Picture"/>
+                          <pic:cNvPr id="48121395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656390953" name="Picture">
+                  <wp:docPr id="635326009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656390953" name="Picture"/>
+                          <pic:cNvPr id="635326009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>