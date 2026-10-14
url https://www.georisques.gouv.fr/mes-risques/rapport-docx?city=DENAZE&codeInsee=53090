--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984135056" name="Picture">
+                  <wp:docPr id="1865981206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984135056" name="Picture"/>
+                          <pic:cNvPr id="1865981206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778185699" name="Picture">
+                  <wp:docPr id="1294988796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778185699" name="Picture"/>
+                          <pic:cNvPr id="1294988796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282425285" name="Picture">
+                        <wp:docPr id="405162214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282425285" name="Picture"/>
+                                <pic:cNvPr id="405162214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114967649" name="Picture">
+                  <wp:docPr id="1437910245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114967649" name="Picture"/>
+                          <pic:cNvPr id="1437910245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161730176" name="Picture">
+                  <wp:docPr id="1930106978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161730176" name="Picture"/>
+                          <pic:cNvPr id="1930106978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277257712" name="Picture">
+                  <wp:docPr id="1611119934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277257712" name="Picture"/>
+                          <pic:cNvPr id="1611119934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075730293" name="Picture">
+                  <wp:docPr id="1266366037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075730293" name="Picture"/>
+                          <pic:cNvPr id="1266366037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233397598" name="Picture">
+                  <wp:docPr id="1098084403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233397598" name="Picture"/>
+                          <pic:cNvPr id="1098084403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735731488" name="Picture">
+                        <wp:docPr id="1515284454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735731488" name="Picture"/>
+                                <pic:cNvPr id="1515284454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33950154" name="Picture">
+                        <wp:docPr id="128520579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33950154" name="Picture"/>
+                                <pic:cNvPr id="128520579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387476210" name="Picture">
+                        <wp:docPr id="559826433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387476210" name="Picture"/>
+                                <pic:cNvPr id="559826433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743850847" name="Picture">
+                        <wp:docPr id="888137252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743850847" name="Picture"/>
+                                <pic:cNvPr id="888137252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959697024" name="Picture">
+                        <wp:docPr id="1045713667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959697024" name="Picture"/>
+                                <pic:cNvPr id="1045713667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405789568" name="Picture">
+                        <wp:docPr id="1576813736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405789568" name="Picture"/>
+                                <pic:cNvPr id="1576813736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095394518" name="Picture">
+                        <wp:docPr id="293728593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095394518" name="Picture"/>
+                                <pic:cNvPr id="293728593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122166513" name="Picture">
+                        <wp:docPr id="752511442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122166513" name="Picture"/>
+                                <pic:cNvPr id="752511442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534808697" name="Picture">
+                        <wp:docPr id="1605815265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534808697" name="Picture"/>
+                                <pic:cNvPr id="1605815265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454711751" name="Picture">
+                        <wp:docPr id="32796129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454711751" name="Picture"/>
+                                <pic:cNvPr id="32796129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165216474" name="Picture">
+                        <wp:docPr id="327849328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165216474" name="Picture"/>
+                                <pic:cNvPr id="327849328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025172007" name="Picture">
+                        <wp:docPr id="871048742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025172007" name="Picture"/>
+                                <pic:cNvPr id="871048742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793090309" name="Picture">
+                        <wp:docPr id="903762258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793090309" name="Picture"/>
+                                <pic:cNvPr id="903762258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72757672" name="Picture">
+                        <wp:docPr id="1488901906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72757672" name="Picture"/>
+                                <pic:cNvPr id="1488901906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376383895" name="Picture">
+                        <wp:docPr id="94244521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376383895" name="Picture"/>
+                                <pic:cNvPr id="94244521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283816643" name="Picture">
+                  <wp:docPr id="1084545646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283816643" name="Picture"/>
+                          <pic:cNvPr id="1084545646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668132763" name="Picture">
+                  <wp:docPr id="1362319759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668132763" name="Picture"/>
+                          <pic:cNvPr id="1362319759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389767373" name="Picture">
+                  <wp:docPr id="929795158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389767373" name="Picture"/>
+                          <pic:cNvPr id="929795158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086800067" name="Picture">
+                  <wp:docPr id="375190797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086800067" name="Picture"/>
+                          <pic:cNvPr id="375190797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006618984" name="Picture">
+                  <wp:docPr id="119799937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006618984" name="Picture"/>
+                          <pic:cNvPr id="119799937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960614976" name="Picture">
+                  <wp:docPr id="304265493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960614976" name="Picture"/>
+                          <pic:cNvPr id="304265493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774838556" name="Picture">
+                        <wp:docPr id="1353073589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774838556" name="Picture"/>
+                                <pic:cNvPr id="1353073589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193796635" name="Picture">
+                        <wp:docPr id="566797169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193796635" name="Picture"/>
+                                <pic:cNvPr id="566797169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336163317" name="Picture">
+                  <wp:docPr id="468981573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336163317" name="Picture"/>
+                          <pic:cNvPr id="468981573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120703912" name="Picture">
+                  <wp:docPr id="1377155647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120703912" name="Picture"/>
+                          <pic:cNvPr id="1377155647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687114903" name="Picture">
+                  <wp:docPr id="916609063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687114903" name="Picture"/>
+                          <pic:cNvPr id="916609063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328121518" name="Picture">
+                  <wp:docPr id="1836563280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328121518" name="Picture"/>
+                          <pic:cNvPr id="1836563280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860157515" name="Picture">
+                  <wp:docPr id="1778646737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860157515" name="Picture"/>
+                          <pic:cNvPr id="1778646737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258606556" name="Picture">
+                  <wp:docPr id="2070265623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258606556" name="Picture"/>
+                          <pic:cNvPr id="2070265623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137002410" name="Picture">
+                        <wp:docPr id="1952007865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137002410" name="Picture"/>
+                                <pic:cNvPr id="1952007865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544334809" name="Picture">
+                        <wp:docPr id="768524587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544334809" name="Picture"/>
+                                <pic:cNvPr id="768524587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597564083" name="Picture">
+                  <wp:docPr id="320616101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597564083" name="Picture"/>
+                          <pic:cNvPr id="320616101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186402710" name="Picture">
+                  <wp:docPr id="665548070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186402710" name="Picture"/>
+                          <pic:cNvPr id="665548070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490000662" name="Picture">
+                  <wp:docPr id="1845587101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490000662" name="Picture"/>
+                          <pic:cNvPr id="1845587101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133129617" name="Picture">
+                  <wp:docPr id="42375533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133129617" name="Picture"/>
+                          <pic:cNvPr id="42375533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892267944" name="Picture">
+                  <wp:docPr id="320156717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892267944" name="Picture"/>
+                          <pic:cNvPr id="320156717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039812808" name="Picture">
+                  <wp:docPr id="751438142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039812808" name="Picture"/>
+                          <pic:cNvPr id="751438142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831978273" name="Picture">
+                        <wp:docPr id="1428976885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831978273" name="Picture"/>
+                                <pic:cNvPr id="1428976885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021548829" name="Picture">
+                  <wp:docPr id="693306519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021548829" name="Picture"/>
+                          <pic:cNvPr id="693306519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544509557" name="Picture">
+                  <wp:docPr id="402667311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544509557" name="Picture"/>
+                          <pic:cNvPr id="402667311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510789046" name="Picture">
+                  <wp:docPr id="828558148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510789046" name="Picture"/>
+                          <pic:cNvPr id="828558148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693852036" name="Picture">
+                  <wp:docPr id="1943042493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693852036" name="Picture"/>
+                          <pic:cNvPr id="1943042493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743864385" name="Picture">
+                  <wp:docPr id="1456311451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743864385" name="Picture"/>
+                          <pic:cNvPr id="1456311451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771125876" name="Picture">
+                  <wp:docPr id="1342694254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771125876" name="Picture"/>
+                          <pic:cNvPr id="1342694254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081573922" name="Picture">
+                        <wp:docPr id="299680145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081573922" name="Picture"/>
+                                <pic:cNvPr id="299680145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510465065" name="Picture">
+                  <wp:docPr id="1884685930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510465065" name="Picture"/>
+                          <pic:cNvPr id="1884685930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660416852" name="Picture">
+                  <wp:docPr id="124879288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660416852" name="Picture"/>
+                          <pic:cNvPr id="124879288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562931949" name="Picture">
+                  <wp:docPr id="62404853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562931949" name="Picture"/>
+                          <pic:cNvPr id="62404853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247619159" name="Picture">
+                  <wp:docPr id="1500703392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247619159" name="Picture"/>
+                          <pic:cNvPr id="1500703392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507971566" name="Picture">
+                  <wp:docPr id="1502613229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507971566" name="Picture"/>
+                          <pic:cNvPr id="1502613229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591205513" name="Picture">
+                  <wp:docPr id="1332895773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591205513" name="Picture"/>
+                          <pic:cNvPr id="1332895773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391528371" name="Picture">
+                  <wp:docPr id="1491411532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391528371" name="Picture"/>
+                          <pic:cNvPr id="1491411532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402680702" name="Picture">
+                  <wp:docPr id="328580893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402680702" name="Picture"/>
+                          <pic:cNvPr id="328580893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793446105" name="Picture">
+                  <wp:docPr id="1943938162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793446105" name="Picture"/>
+                          <pic:cNvPr id="1943938162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>