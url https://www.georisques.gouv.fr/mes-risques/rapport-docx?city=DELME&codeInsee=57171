--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752829263" name="Picture">
+                  <wp:docPr id="1457871290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752829263" name="Picture"/>
+                          <pic:cNvPr id="1457871290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191977986" name="Picture">
+                  <wp:docPr id="1211140814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191977986" name="Picture"/>
+                          <pic:cNvPr id="1211140814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239714760" name="Picture">
+                        <wp:docPr id="676424353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239714760" name="Picture"/>
+                                <pic:cNvPr id="676424353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637160112" name="Picture">
+                  <wp:docPr id="994206363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637160112" name="Picture"/>
+                          <pic:cNvPr id="994206363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970247206" name="Picture">
+                  <wp:docPr id="252009746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970247206" name="Picture"/>
+                          <pic:cNvPr id="252009746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010728145" name="Picture">
+                  <wp:docPr id="671497008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010728145" name="Picture"/>
+                          <pic:cNvPr id="671497008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664821987" name="Picture">
+                  <wp:docPr id="492790961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664821987" name="Picture"/>
+                          <pic:cNvPr id="492790961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230707981" name="Picture">
+                  <wp:docPr id="1338352285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230707981" name="Picture"/>
+                          <pic:cNvPr id="1338352285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687235296" name="Picture">
+                        <wp:docPr id="925207097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687235296" name="Picture"/>
+                                <pic:cNvPr id="925207097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735951638" name="Picture">
+                        <wp:docPr id="1513252394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735951638" name="Picture"/>
+                                <pic:cNvPr id="1513252394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328484050" name="Picture">
+                        <wp:docPr id="1974954118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328484050" name="Picture"/>
+                                <pic:cNvPr id="1974954118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413567636" name="Picture">
+                        <wp:docPr id="1615115465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413567636" name="Picture"/>
+                                <pic:cNvPr id="1615115465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733335821" name="Picture">
+                        <wp:docPr id="1979974939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733335821" name="Picture"/>
+                                <pic:cNvPr id="1979974939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166044096" name="Picture">
+                        <wp:docPr id="1942450108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166044096" name="Picture"/>
+                                <pic:cNvPr id="1942450108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459949861" name="Picture">
+                        <wp:docPr id="2139388538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459949861" name="Picture"/>
+                                <pic:cNvPr id="2139388538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127918552" name="Picture">
+                        <wp:docPr id="656939558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127918552" name="Picture"/>
+                                <pic:cNvPr id="656939558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288047497" name="Picture">
+                        <wp:docPr id="392206090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288047497" name="Picture"/>
+                                <pic:cNvPr id="392206090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938657653" name="Picture">
+                        <wp:docPr id="1117274728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938657653" name="Picture"/>
+                                <pic:cNvPr id="1117274728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028007775" name="Picture">
+                        <wp:docPr id="1264947118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028007775" name="Picture"/>
+                                <pic:cNvPr id="1264947118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967126358" name="Picture">
+                        <wp:docPr id="332629741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967126358" name="Picture"/>
+                                <pic:cNvPr id="332629741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206370675" name="Picture">
+                        <wp:docPr id="132882493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206370675" name="Picture"/>
+                                <pic:cNvPr id="132882493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189640310" name="Picture">
+                        <wp:docPr id="1975963911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189640310" name="Picture"/>
+                                <pic:cNvPr id="1975963911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331182351" name="Picture">
+                        <wp:docPr id="393184572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331182351" name="Picture"/>
+                                <pic:cNvPr id="393184572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536887508" name="Picture">
+                  <wp:docPr id="1031486069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536887508" name="Picture"/>
+                          <pic:cNvPr id="1031486069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962703275" name="Picture">
+                  <wp:docPr id="187809712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962703275" name="Picture"/>
+                          <pic:cNvPr id="187809712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277440034" name="Picture">
+                  <wp:docPr id="491022968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277440034" name="Picture"/>
+                          <pic:cNvPr id="491022968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546220049" name="Picture">
+                  <wp:docPr id="598126274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546220049" name="Picture"/>
+                          <pic:cNvPr id="598126274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708821837" name="Picture">
+                  <wp:docPr id="973610476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708821837" name="Picture"/>
+                          <pic:cNvPr id="973610476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078490615" name="Picture">
+                  <wp:docPr id="1228143457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078490615" name="Picture"/>
+                          <pic:cNvPr id="1228143457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521925656" name="Picture">
+                        <wp:docPr id="772229129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521925656" name="Picture"/>
+                                <pic:cNvPr id="772229129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141215840" name="Picture">
+                        <wp:docPr id="939539001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141215840" name="Picture"/>
+                                <pic:cNvPr id="939539001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504168959" name="Picture">
+                  <wp:docPr id="292412648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504168959" name="Picture"/>
+                          <pic:cNvPr id="292412648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970211925" name="Picture">
+                  <wp:docPr id="1557437089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970211925" name="Picture"/>
+                          <pic:cNvPr id="1557437089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723055440" name="Picture">
+                  <wp:docPr id="1698476784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723055440" name="Picture"/>
+                          <pic:cNvPr id="1698476784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091515248" name="Picture">
+                  <wp:docPr id="736791940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091515248" name="Picture"/>
+                          <pic:cNvPr id="736791940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669682878" name="Picture">
+                  <wp:docPr id="2129465404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669682878" name="Picture"/>
+                          <pic:cNvPr id="2129465404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118830310" name="Picture">
+                  <wp:docPr id="1053357136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118830310" name="Picture"/>
+                          <pic:cNvPr id="1053357136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524521897" name="Picture">
+                        <wp:docPr id="1799536908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524521897" name="Picture"/>
+                                <pic:cNvPr id="1799536908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491573414" name="Picture">
+                  <wp:docPr id="1158078020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491573414" name="Picture"/>
+                          <pic:cNvPr id="1158078020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604634807" name="Picture">
+                  <wp:docPr id="1643874307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604634807" name="Picture"/>
+                          <pic:cNvPr id="1643874307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682230484" name="Picture">
+                  <wp:docPr id="127853839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682230484" name="Picture"/>
+                          <pic:cNvPr id="127853839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733514492" name="Picture">
+                  <wp:docPr id="886924921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733514492" name="Picture"/>
+                          <pic:cNvPr id="886924921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810026011" name="Picture">
+                  <wp:docPr id="835332579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810026011" name="Picture"/>
+                          <pic:cNvPr id="835332579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524993024" name="Picture">
+                  <wp:docPr id="533235037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524993024" name="Picture"/>
+                          <pic:cNvPr id="533235037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744054567" name="Picture">
+                        <wp:docPr id="1414512894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744054567" name="Picture"/>
+                                <pic:cNvPr id="1414512894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33673,57 +33673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428364293" name="Picture">
+                  <wp:docPr id="425654349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428364293" name="Picture"/>
+                          <pic:cNvPr id="425654349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33762,57 +33762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058255118" name="Picture">
+                  <wp:docPr id="245259662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058255118" name="Picture"/>
+                          <pic:cNvPr id="245259662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34406,57 +34406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507156396" name="Picture">
+                  <wp:docPr id="612115603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507156396" name="Picture"/>
+                          <pic:cNvPr id="612115603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35404,57 +35404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074539394" name="Picture">
+                  <wp:docPr id="1066993293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074539394" name="Picture"/>
+                          <pic:cNvPr id="1066993293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35507,57 +35507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049916074" name="Picture">
+                  <wp:docPr id="437394677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049916074" name="Picture"/>
+                          <pic:cNvPr id="437394677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36884,57 +36884,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599253600" name="Picture">
+                  <wp:docPr id="185944662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599253600" name="Picture"/>
+                          <pic:cNvPr id="185944662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38027,57 +38027,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796341794" name="Picture">
+                        <wp:docPr id="2122153161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796341794" name="Picture"/>
+                                <pic:cNvPr id="2122153161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39395,57 +39395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619884987" name="Picture">
+                  <wp:docPr id="2123078652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619884987" name="Picture"/>
+                          <pic:cNvPr id="2123078652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39484,57 +39484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468022424" name="Picture">
+                  <wp:docPr id="1795505104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468022424" name="Picture"/>
+                          <pic:cNvPr id="1795505104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40116,57 +40116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986361992" name="Picture">
+                  <wp:docPr id="1793775252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986361992" name="Picture"/>
+                          <pic:cNvPr id="1793775252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41060,57 +41060,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762742538" name="Picture">
+                  <wp:docPr id="330290918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762742538" name="Picture"/>
+                          <pic:cNvPr id="330290918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41172,57 +41172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641785181" name="Picture">
+                  <wp:docPr id="470123805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641785181" name="Picture"/>
+                          <pic:cNvPr id="470123805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42413,51 +42413,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">9 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42831,57 +42831,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63658772" name="Picture">
+                  <wp:docPr id="85098291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63658772" name="Picture"/>
+                          <pic:cNvPr id="85098291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44010,57 +44010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906400715" name="Picture">
+                  <wp:docPr id="1869599754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906400715" name="Picture"/>
+                          <pic:cNvPr id="1869599754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44090,57 +44090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695264185" name="Picture">
+                  <wp:docPr id="58739019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695264185" name="Picture"/>
+                          <pic:cNvPr id="58739019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44578,57 +44578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007748278" name="Picture">
+                  <wp:docPr id="817040764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007748278" name="Picture"/>
+                          <pic:cNvPr id="817040764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45429,51 +45429,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">9 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -46314,90 +46314,406 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917099" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3917099</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poste d'alimentation de gaz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917098" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3917098</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt liquides inflammables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916154" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dépôt liquides inflammables</w:t>
+              <w:t xml:space="preserve">SSP3916154</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de liquides inflammables, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
@@ -46466,174 +46782,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916037" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3916037</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de liquides inflammables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3915750" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3915750</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Installation de distribution de </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9660"/>
+          <w:trHeight w:hRule="exact" w:val="8940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>