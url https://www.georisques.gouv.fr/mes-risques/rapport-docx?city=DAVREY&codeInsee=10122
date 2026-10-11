--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82093967" name="Picture">
+                  <wp:docPr id="1974602787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82093967" name="Picture"/>
+                          <pic:cNvPr id="1974602787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628060596" name="Picture">
+                  <wp:docPr id="1330386565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628060596" name="Picture"/>
+                          <pic:cNvPr id="1330386565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741887501" name="Picture">
+                        <wp:docPr id="1957117964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741887501" name="Picture"/>
+                                <pic:cNvPr id="1957117964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630919626" name="Picture">
+                  <wp:docPr id="1905182741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630919626" name="Picture"/>
+                          <pic:cNvPr id="1905182741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129188006" name="Picture">
+                  <wp:docPr id="621005218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129188006" name="Picture"/>
+                          <pic:cNvPr id="621005218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703822198" name="Picture">
+                  <wp:docPr id="1270290536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703822198" name="Picture"/>
+                          <pic:cNvPr id="1270290536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391511596" name="Picture">
+                  <wp:docPr id="2021579408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391511596" name="Picture"/>
+                          <pic:cNvPr id="2021579408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965008631" name="Picture">
+                  <wp:docPr id="329850909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965008631" name="Picture"/>
+                          <pic:cNvPr id="329850909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824180540" name="Picture">
+                        <wp:docPr id="696394963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824180540" name="Picture"/>
+                                <pic:cNvPr id="696394963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954777147" name="Picture">
+                        <wp:docPr id="1111982131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954777147" name="Picture"/>
+                                <pic:cNvPr id="1111982131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892298600" name="Picture">
+                        <wp:docPr id="524639241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892298600" name="Picture"/>
+                                <pic:cNvPr id="524639241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975786777" name="Picture">
+                        <wp:docPr id="1966852960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975786777" name="Picture"/>
+                                <pic:cNvPr id="1966852960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424428404" name="Picture">
+                        <wp:docPr id="161976129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424428404" name="Picture"/>
+                                <pic:cNvPr id="161976129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818250631" name="Picture">
+                        <wp:docPr id="2056962664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818250631" name="Picture"/>
+                                <pic:cNvPr id="2056962664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885460089" name="Picture">
+                        <wp:docPr id="1705493787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885460089" name="Picture"/>
+                                <pic:cNvPr id="1705493787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473619027" name="Picture">
+                        <wp:docPr id="104565092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473619027" name="Picture"/>
+                                <pic:cNvPr id="104565092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815662865" name="Picture">
+                        <wp:docPr id="927883349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815662865" name="Picture"/>
+                                <pic:cNvPr id="927883349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657922445" name="Picture">
+                        <wp:docPr id="1233620256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657922445" name="Picture"/>
+                                <pic:cNvPr id="1233620256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72431936" name="Picture">
+                        <wp:docPr id="341844849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72431936" name="Picture"/>
+                                <pic:cNvPr id="341844849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121238452" name="Picture">
+                        <wp:docPr id="269632905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121238452" name="Picture"/>
+                                <pic:cNvPr id="269632905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458071915" name="Picture">
+                        <wp:docPr id="125714398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458071915" name="Picture"/>
+                                <pic:cNvPr id="125714398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875508273" name="Picture">
+                        <wp:docPr id="803457135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875508273" name="Picture"/>
+                                <pic:cNvPr id="803457135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43198230" name="Picture">
+                        <wp:docPr id="102891963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43198230" name="Picture"/>
+                                <pic:cNvPr id="102891963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432091591" name="Picture">
+                  <wp:docPr id="1845875275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432091591" name="Picture"/>
+                          <pic:cNvPr id="1845875275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397958912" name="Picture">
+                  <wp:docPr id="137123818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397958912" name="Picture"/>
+                          <pic:cNvPr id="137123818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575184638" name="Picture">
+                  <wp:docPr id="446214543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575184638" name="Picture"/>
+                          <pic:cNvPr id="446214543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031628689" name="Picture">
+                  <wp:docPr id="320879972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031628689" name="Picture"/>
+                          <pic:cNvPr id="320879972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502479820" name="Picture">
+                  <wp:docPr id="22208901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502479820" name="Picture"/>
+                          <pic:cNvPr id="22208901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935506489" name="Picture">
+                  <wp:docPr id="598911671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935506489" name="Picture"/>
+                          <pic:cNvPr id="598911671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142687896" name="Picture">
+                        <wp:docPr id="1792410237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142687896" name="Picture"/>
+                                <pic:cNvPr id="1792410237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821475301" name="Picture">
+                  <wp:docPr id="1400645659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821475301" name="Picture"/>
+                          <pic:cNvPr id="1400645659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304627281" name="Picture">
+                  <wp:docPr id="363127436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304627281" name="Picture"/>
+                          <pic:cNvPr id="363127436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278712463" name="Picture">
+                  <wp:docPr id="1337708463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278712463" name="Picture"/>
+                          <pic:cNvPr id="1337708463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841089682" name="Picture">
+                  <wp:docPr id="170406544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841089682" name="Picture"/>
+                          <pic:cNvPr id="170406544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740211486" name="Picture">
+                  <wp:docPr id="1705014030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740211486" name="Picture"/>
+                          <pic:cNvPr id="1705014030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614860654" name="Picture">
+                  <wp:docPr id="1545463027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614860654" name="Picture"/>
+                          <pic:cNvPr id="1545463027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035254304" name="Picture">
+                        <wp:docPr id="4730235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035254304" name="Picture"/>
+                                <pic:cNvPr id="4730235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245765655" name="Picture">
+                  <wp:docPr id="1829257903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245765655" name="Picture"/>
+                          <pic:cNvPr id="1829257903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942836751" name="Picture">
+                  <wp:docPr id="1629826910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942836751" name="Picture"/>
+                          <pic:cNvPr id="1629826910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342244379" name="Picture">
+                  <wp:docPr id="294808848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342244379" name="Picture"/>
+                          <pic:cNvPr id="294808848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103592819" name="Picture">
+                  <wp:docPr id="1636986967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103592819" name="Picture"/>
+                          <pic:cNvPr id="1636986967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753059533" name="Picture">
+                  <wp:docPr id="792710033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753059533" name="Picture"/>
+                          <pic:cNvPr id="792710033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140569005" name="Picture">
+                  <wp:docPr id="455259827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140569005" name="Picture"/>
+                          <pic:cNvPr id="455259827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274775560" name="Picture">
+                        <wp:docPr id="1096394986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274775560" name="Picture"/>
+                                <pic:cNvPr id="1096394986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814754274" name="Picture">
+                  <wp:docPr id="161584212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814754274" name="Picture"/>
+                          <pic:cNvPr id="161584212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127779879" name="Picture">
+                  <wp:docPr id="1181409567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127779879" name="Picture"/>
+                          <pic:cNvPr id="1181409567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800812811" name="Picture">
+                  <wp:docPr id="1249386432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800812811" name="Picture"/>
+                          <pic:cNvPr id="1249386432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662638076" name="Picture">
+                  <wp:docPr id="1032376170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662638076" name="Picture"/>
+                          <pic:cNvPr id="1032376170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133079380" name="Picture">
+                  <wp:docPr id="746304477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133079380" name="Picture"/>
+                          <pic:cNvPr id="746304477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432905295" name="Picture">
+                  <wp:docPr id="653737869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432905295" name="Picture"/>
+                          <pic:cNvPr id="653737869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922835447" name="Picture">
+                  <wp:docPr id="1648485288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922835447" name="Picture"/>
+                          <pic:cNvPr id="1648485288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556804699" name="Picture">
+                  <wp:docPr id="2043952355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556804699" name="Picture"/>
+                          <pic:cNvPr id="2043952355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811890815" name="Picture">
+                  <wp:docPr id="455397569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811890815" name="Picture"/>
+                          <pic:cNvPr id="455397569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658939119" name="Picture">
+                        <wp:docPr id="1209824357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658939119" name="Picture"/>
+                                <pic:cNvPr id="1209824357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450833211" name="Picture">
+                  <wp:docPr id="1213346169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450833211" name="Picture"/>
+                          <pic:cNvPr id="1213346169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504432757" name="Picture">
+                  <wp:docPr id="91617741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504432757" name="Picture"/>
+                          <pic:cNvPr id="91617741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815006129" name="Picture">
+                  <wp:docPr id="778111578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815006129" name="Picture"/>
+                          <pic:cNvPr id="778111578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161047349" name="Picture">
+                  <wp:docPr id="1939978438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161047349" name="Picture"/>
+                          <pic:cNvPr id="1939978438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574555049" name="Picture">
+                  <wp:docPr id="1204801591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574555049" name="Picture"/>
+                          <pic:cNvPr id="1204801591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914805008" name="Picture">
+                  <wp:docPr id="71977674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914805008" name="Picture"/>
+                          <pic:cNvPr id="71977674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137432402" name="Picture">
+                        <wp:docPr id="923227637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137432402" name="Picture"/>
+                                <pic:cNvPr id="923227637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31542453" name="Picture">
+                  <wp:docPr id="1640842693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31542453" name="Picture"/>
+                          <pic:cNvPr id="1640842693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723481203" name="Picture">
+                  <wp:docPr id="927336572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723481203" name="Picture"/>
+                          <pic:cNvPr id="927336572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390621602" name="Picture">
+                  <wp:docPr id="2078619598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390621602" name="Picture"/>
+                          <pic:cNvPr id="2078619598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>