--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63047034" name="Picture">
+                  <wp:docPr id="804478497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63047034" name="Picture"/>
+                          <pic:cNvPr id="804478497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755601301" name="Picture">
+                  <wp:docPr id="1837412709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755601301" name="Picture"/>
+                          <pic:cNvPr id="1837412709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397506402" name="Picture">
+                        <wp:docPr id="1805851712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397506402" name="Picture"/>
+                                <pic:cNvPr id="1805851712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954370083" name="Picture">
+                  <wp:docPr id="2128614920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954370083" name="Picture"/>
+                          <pic:cNvPr id="2128614920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565187720" name="Picture">
+                  <wp:docPr id="1066886094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565187720" name="Picture"/>
+                          <pic:cNvPr id="1066886094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672509335" name="Picture">
+                  <wp:docPr id="287562197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672509335" name="Picture"/>
+                          <pic:cNvPr id="287562197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597372475" name="Picture">
+                  <wp:docPr id="1262957517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597372475" name="Picture"/>
+                          <pic:cNvPr id="1262957517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776612153" name="Picture">
+                  <wp:docPr id="1986704437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776612153" name="Picture"/>
+                          <pic:cNvPr id="1986704437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066571974" name="Picture">
+                        <wp:docPr id="231511878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066571974" name="Picture"/>
+                                <pic:cNvPr id="231511878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317222780" name="Picture">
+                        <wp:docPr id="660647133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317222780" name="Picture"/>
+                                <pic:cNvPr id="660647133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758357158" name="Picture">
+                        <wp:docPr id="1222799469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758357158" name="Picture"/>
+                                <pic:cNvPr id="1222799469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928635716" name="Picture">
+                        <wp:docPr id="98354667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928635716" name="Picture"/>
+                                <pic:cNvPr id="98354667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442540160" name="Picture">
+                        <wp:docPr id="1230915057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442540160" name="Picture"/>
+                                <pic:cNvPr id="1230915057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884636692" name="Picture">
+                        <wp:docPr id="1645131407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884636692" name="Picture"/>
+                                <pic:cNvPr id="1645131407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967022750" name="Picture">
+                        <wp:docPr id="1377079484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967022750" name="Picture"/>
+                                <pic:cNvPr id="1377079484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884721341" name="Picture">
+                        <wp:docPr id="443569530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884721341" name="Picture"/>
+                                <pic:cNvPr id="443569530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277257124" name="Picture">
+                        <wp:docPr id="1188640662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277257124" name="Picture"/>
+                                <pic:cNvPr id="1188640662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384576997" name="Picture">
+                        <wp:docPr id="1650035513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384576997" name="Picture"/>
+                                <pic:cNvPr id="1650035513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933668841" name="Picture">
+                        <wp:docPr id="1928829864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933668841" name="Picture"/>
+                                <pic:cNvPr id="1928829864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319453430" name="Picture">
+                        <wp:docPr id="46288503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319453430" name="Picture"/>
+                                <pic:cNvPr id="46288503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681847008" name="Picture">
+                        <wp:docPr id="1295905216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681847008" name="Picture"/>
+                                <pic:cNvPr id="1295905216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179194200" name="Picture">
+                        <wp:docPr id="899606734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179194200" name="Picture"/>
+                                <pic:cNvPr id="899606734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197766209" name="Picture">
+                        <wp:docPr id="1111118847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197766209" name="Picture"/>
+                                <pic:cNvPr id="1111118847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290795195" name="Picture">
+                  <wp:docPr id="1535302025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290795195" name="Picture"/>
+                          <pic:cNvPr id="1535302025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182655949" name="Picture">
+                  <wp:docPr id="1467411717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182655949" name="Picture"/>
+                          <pic:cNvPr id="1467411717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917072385" name="Picture">
+                  <wp:docPr id="1626401443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917072385" name="Picture"/>
+                          <pic:cNvPr id="1626401443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049452386" name="Picture">
+                  <wp:docPr id="1921990310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049452386" name="Picture"/>
+                          <pic:cNvPr id="1921990310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303738416" name="Picture">
+                  <wp:docPr id="1535169919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303738416" name="Picture"/>
+                          <pic:cNvPr id="1535169919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988018513" name="Picture">
+                  <wp:docPr id="1069622898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988018513" name="Picture"/>
+                          <pic:cNvPr id="1069622898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827978934" name="Picture">
+                        <wp:docPr id="2119487838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827978934" name="Picture"/>
+                                <pic:cNvPr id="2119487838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279559486" name="Picture">
+                  <wp:docPr id="1786654037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279559486" name="Picture"/>
+                          <pic:cNvPr id="1786654037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181142618" name="Picture">
+                  <wp:docPr id="507156868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181142618" name="Picture"/>
+                          <pic:cNvPr id="507156868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946110052" name="Picture">
+                  <wp:docPr id="1178367292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946110052" name="Picture"/>
+                          <pic:cNvPr id="1178367292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770026227" name="Picture">
+                  <wp:docPr id="828301545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770026227" name="Picture"/>
+                          <pic:cNvPr id="828301545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387287250" name="Picture">
+                  <wp:docPr id="2131524434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387287250" name="Picture"/>
+                          <pic:cNvPr id="2131524434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224459831" name="Picture">
+                  <wp:docPr id="1300622323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224459831" name="Picture"/>
+                          <pic:cNvPr id="1300622323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851152209" name="Picture">
+                        <wp:docPr id="437010394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851152209" name="Picture"/>
+                                <pic:cNvPr id="437010394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107083705" name="Picture">
+                  <wp:docPr id="294262607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107083705" name="Picture"/>
+                          <pic:cNvPr id="294262607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882645726" name="Picture">
+                  <wp:docPr id="75102484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882645726" name="Picture"/>
+                          <pic:cNvPr id="75102484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836289801" name="Picture">
+                  <wp:docPr id="577002080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836289801" name="Picture"/>
+                          <pic:cNvPr id="577002080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794929848" name="Picture">
+                  <wp:docPr id="1472157159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794929848" name="Picture"/>
+                          <pic:cNvPr id="1472157159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246862968" name="Picture">
+                  <wp:docPr id="616547646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246862968" name="Picture"/>
+                          <pic:cNvPr id="616547646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143115597" name="Picture">
+                  <wp:docPr id="784308657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143115597" name="Picture"/>
+                          <pic:cNvPr id="784308657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414339982" name="Picture">
+                        <wp:docPr id="862728348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414339982" name="Picture"/>
+                                <pic:cNvPr id="862728348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31794,57 +31794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945351298" name="Picture">
+                  <wp:docPr id="408207265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945351298" name="Picture"/>
+                          <pic:cNvPr id="408207265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31874,57 +31874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035791697" name="Picture">
+                  <wp:docPr id="1248756967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035791697" name="Picture"/>
+                          <pic:cNvPr id="1248756967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32428,57 +32428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625118528" name="Picture">
+                  <wp:docPr id="1735932572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625118528" name="Picture"/>
+                          <pic:cNvPr id="1735932572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34481,57 +34481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696635526" name="Picture">
+                  <wp:docPr id="122921443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696635526" name="Picture"/>
+                          <pic:cNvPr id="122921443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34570,57 +34570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562644044" name="Picture">
+                  <wp:docPr id="967066706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562644044" name="Picture"/>
+                          <pic:cNvPr id="967066706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35214,57 +35214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269542832" name="Picture">
+                  <wp:docPr id="523121952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269542832" name="Picture"/>
+                          <pic:cNvPr id="523121952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36212,57 +36212,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737606150" name="Picture">
+                  <wp:docPr id="810861048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737606150" name="Picture"/>
+                          <pic:cNvPr id="810861048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36315,57 +36315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132257222" name="Picture">
+                  <wp:docPr id="2038634896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132257222" name="Picture"/>
+                          <pic:cNvPr id="2038634896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37692,57 +37692,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060429013" name="Picture">
+                  <wp:docPr id="112965043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060429013" name="Picture"/>
+                          <pic:cNvPr id="112965043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38835,57 +38835,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923865481" name="Picture">
+                        <wp:docPr id="11304373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923865481" name="Picture"/>
+                                <pic:cNvPr id="11304373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40196,57 +40196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968517639" name="Picture">
+                  <wp:docPr id="1533101630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968517639" name="Picture"/>
+                          <pic:cNvPr id="1533101630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812008420" name="Picture">
+                  <wp:docPr id="388225076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812008420" name="Picture"/>
+                          <pic:cNvPr id="388225076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40929,57 +40929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008443718" name="Picture">
+                  <wp:docPr id="1273041733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008443718" name="Picture"/>
+                          <pic:cNvPr id="1273041733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41927,57 +41927,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533519108" name="Picture">
+                  <wp:docPr id="127190955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533519108" name="Picture"/>
+                          <pic:cNvPr id="127190955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42030,57 +42030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056695060" name="Picture">
+                  <wp:docPr id="1813517346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056695060" name="Picture"/>
+                          <pic:cNvPr id="1813517346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43407,57 +43407,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636300883" name="Picture">
+                  <wp:docPr id="1836000944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636300883" name="Picture"/>
+                          <pic:cNvPr id="1836000944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44550,57 +44550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868334419" name="Picture">
+                        <wp:docPr id="1559777438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868334419" name="Picture"/>
+                                <pic:cNvPr id="1559777438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45821,57 +45821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678181926" name="Picture">
+                  <wp:docPr id="1962018260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678181926" name="Picture"/>
+                          <pic:cNvPr id="1962018260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45901,57 +45901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126144723" name="Picture">
+                  <wp:docPr id="983751907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126144723" name="Picture"/>
+                          <pic:cNvPr id="983751907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46380,57 +46380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630497314" name="Picture">
+                  <wp:docPr id="362514663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630497314" name="Picture"/>
+                          <pic:cNvPr id="362514663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48500,57 +48500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057399625" name="Picture">
+                  <wp:docPr id="540885383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057399625" name="Picture"/>
+                          <pic:cNvPr id="540885383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48571,57 +48571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535260806" name="Picture">
+                  <wp:docPr id="206886055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535260806" name="Picture"/>
+                          <pic:cNvPr id="206886055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48985,57 +48985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528235620" name="Picture">
+                  <wp:docPr id="1170319738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528235620" name="Picture"/>
+                          <pic:cNvPr id="1170319738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>