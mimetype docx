--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599254922" name="Picture">
+                  <wp:docPr id="578257628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599254922" name="Picture"/>
+                          <pic:cNvPr id="578257628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109836229" name="Picture">
+                  <wp:docPr id="695067587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109836229" name="Picture"/>
+                          <pic:cNvPr id="695067587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052278900" name="Picture">
+                        <wp:docPr id="82775109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052278900" name="Picture"/>
+                                <pic:cNvPr id="82775109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668442845" name="Picture">
+                  <wp:docPr id="869677816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668442845" name="Picture"/>
+                          <pic:cNvPr id="869677816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120274421" name="Picture">
+                  <wp:docPr id="1729137688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120274421" name="Picture"/>
+                          <pic:cNvPr id="1729137688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259481535" name="Picture">
+                  <wp:docPr id="1708860203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259481535" name="Picture"/>
+                          <pic:cNvPr id="1708860203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599107682" name="Picture">
+                  <wp:docPr id="1819696247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599107682" name="Picture"/>
+                          <pic:cNvPr id="1819696247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081361717" name="Picture">
+                  <wp:docPr id="32158232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081361717" name="Picture"/>
+                          <pic:cNvPr id="32158232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216308896" name="Picture">
+                        <wp:docPr id="71392674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216308896" name="Picture"/>
+                                <pic:cNvPr id="71392674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012764293" name="Picture">
+                        <wp:docPr id="475905111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012764293" name="Picture"/>
+                                <pic:cNvPr id="475905111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353159235" name="Picture">
+                        <wp:docPr id="706779412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353159235" name="Picture"/>
+                                <pic:cNvPr id="706779412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243315384" name="Picture">
+                        <wp:docPr id="374338690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243315384" name="Picture"/>
+                                <pic:cNvPr id="374338690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202589852" name="Picture">
+                        <wp:docPr id="1655266082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202589852" name="Picture"/>
+                                <pic:cNvPr id="1655266082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117854545" name="Picture">
+                        <wp:docPr id="1181441410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117854545" name="Picture"/>
+                                <pic:cNvPr id="1181441410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285757131" name="Picture">
+                        <wp:docPr id="104366993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285757131" name="Picture"/>
+                                <pic:cNvPr id="104366993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114942116" name="Picture">
+                        <wp:docPr id="514704294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114942116" name="Picture"/>
+                                <pic:cNvPr id="514704294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213634296" name="Picture">
+                        <wp:docPr id="365714983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213634296" name="Picture"/>
+                                <pic:cNvPr id="365714983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317672062" name="Picture">
+                        <wp:docPr id="506769873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317672062" name="Picture"/>
+                                <pic:cNvPr id="506769873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848070335" name="Picture">
+                        <wp:docPr id="1443448544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848070335" name="Picture"/>
+                                <pic:cNvPr id="1443448544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673657841" name="Picture">
+                        <wp:docPr id="1434603039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673657841" name="Picture"/>
+                                <pic:cNvPr id="1434603039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754735106" name="Picture">
+                        <wp:docPr id="71435996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754735106" name="Picture"/>
+                                <pic:cNvPr id="71435996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964254790" name="Picture">
+                        <wp:docPr id="128806318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964254790" name="Picture"/>
+                                <pic:cNvPr id="128806318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237532010" name="Picture">
+                        <wp:docPr id="439139445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237532010" name="Picture"/>
+                                <pic:cNvPr id="439139445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084173103" name="Picture">
+                  <wp:docPr id="1395206906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084173103" name="Picture"/>
+                          <pic:cNvPr id="1395206906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346923258" name="Picture">
+                  <wp:docPr id="1865301101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346923258" name="Picture"/>
+                          <pic:cNvPr id="1865301101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104195191" name="Picture">
+                  <wp:docPr id="1033814183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104195191" name="Picture"/>
+                          <pic:cNvPr id="1033814183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68592840" name="Picture">
+                  <wp:docPr id="114141920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68592840" name="Picture"/>
+                          <pic:cNvPr id="114141920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102912605" name="Picture">
+                  <wp:docPr id="1564631854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102912605" name="Picture"/>
+                          <pic:cNvPr id="1564631854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435018782" name="Picture">
+                  <wp:docPr id="2131006031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435018782" name="Picture"/>
+                          <pic:cNvPr id="2131006031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810843409" name="Picture">
+                        <wp:docPr id="825216518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810843409" name="Picture"/>
+                                <pic:cNvPr id="825216518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306589341" name="Picture">
+                  <wp:docPr id="29048124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306589341" name="Picture"/>
+                          <pic:cNvPr id="29048124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863586528" name="Picture">
+                  <wp:docPr id="188920193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863586528" name="Picture"/>
+                          <pic:cNvPr id="188920193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127693788" name="Picture">
+                  <wp:docPr id="1154613521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127693788" name="Picture"/>
+                          <pic:cNvPr id="1154613521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892045915" name="Picture">
+                  <wp:docPr id="1258254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892045915" name="Picture"/>
+                          <pic:cNvPr id="1258254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112357805" name="Picture">
+                  <wp:docPr id="373130745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112357805" name="Picture"/>
+                          <pic:cNvPr id="373130745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174221637" name="Picture">
+                  <wp:docPr id="1495350868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174221637" name="Picture"/>
+                          <pic:cNvPr id="1495350868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093610262" name="Picture">
+                        <wp:docPr id="1846708771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093610262" name="Picture"/>
+                                <pic:cNvPr id="1846708771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994851692" name="Picture">
+                  <wp:docPr id="1811617020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994851692" name="Picture"/>
+                          <pic:cNvPr id="1811617020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58970248" name="Picture">
+                  <wp:docPr id="297982002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58970248" name="Picture"/>
+                          <pic:cNvPr id="297982002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280538802" name="Picture">
+                  <wp:docPr id="565315747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280538802" name="Picture"/>
+                          <pic:cNvPr id="565315747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606642677" name="Picture">
+                  <wp:docPr id="791813378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606642677" name="Picture"/>
+                          <pic:cNvPr id="791813378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968909375" name="Picture">
+                  <wp:docPr id="212883126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968909375" name="Picture"/>
+                          <pic:cNvPr id="212883126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507135592" name="Picture">
+                  <wp:docPr id="662802704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507135592" name="Picture"/>
+                          <pic:cNvPr id="662802704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417977343" name="Picture">
+                        <wp:docPr id="1112020469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417977343" name="Picture"/>
+                                <pic:cNvPr id="1112020469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609470192" name="Picture">
+                  <wp:docPr id="702205472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609470192" name="Picture"/>
+                          <pic:cNvPr id="702205472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487217387" name="Picture">
+                  <wp:docPr id="2034133070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487217387" name="Picture"/>
+                          <pic:cNvPr id="2034133070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938037911" name="Picture">
+                  <wp:docPr id="2038513306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938037911" name="Picture"/>
+                          <pic:cNvPr id="2038513306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584898743" name="Picture">
+                  <wp:docPr id="639676509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584898743" name="Picture"/>
+                          <pic:cNvPr id="639676509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593139831" name="Picture">
+                  <wp:docPr id="2115187604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593139831" name="Picture"/>
+                          <pic:cNvPr id="2115187604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736274562" name="Picture">
+                  <wp:docPr id="1352233401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736274562" name="Picture"/>
+                          <pic:cNvPr id="1352233401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443261820" name="Picture">
+                        <wp:docPr id="1550092637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443261820" name="Picture"/>
+                                <pic:cNvPr id="1550092637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370031569" name="Picture">
+                  <wp:docPr id="1198211025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370031569" name="Picture"/>
+                          <pic:cNvPr id="1198211025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405439549" name="Picture">
+                  <wp:docPr id="2073818254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405439549" name="Picture"/>
+                          <pic:cNvPr id="2073818254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100316594" name="Picture">
+                  <wp:docPr id="1473737820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100316594" name="Picture"/>
+                          <pic:cNvPr id="1473737820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392727636" name="Picture">
+                  <wp:docPr id="1596177175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392727636" name="Picture"/>
+                          <pic:cNvPr id="1596177175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244923491" name="Picture">
+                  <wp:docPr id="500784842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244923491" name="Picture"/>
+                          <pic:cNvPr id="500784842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594686932" name="Picture">
+                  <wp:docPr id="1171102118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594686932" name="Picture"/>
+                          <pic:cNvPr id="1171102118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725487431" name="Picture">
+                        <wp:docPr id="1186619255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725487431" name="Picture"/>
+                                <pic:cNvPr id="1186619255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415544277" name="Picture">
+                  <wp:docPr id="1983985191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415544277" name="Picture"/>
+                          <pic:cNvPr id="1983985191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917411734" name="Picture">
+                  <wp:docPr id="1457015026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917411734" name="Picture"/>
+                          <pic:cNvPr id="1457015026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666203869" name="Picture">
+                  <wp:docPr id="1336027403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666203869" name="Picture"/>
+                          <pic:cNvPr id="1336027403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968170401" name="Picture">
+                  <wp:docPr id="1781305984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968170401" name="Picture"/>
+                          <pic:cNvPr id="1781305984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924831417" name="Picture">
+                  <wp:docPr id="2116540655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924831417" name="Picture"/>
+                          <pic:cNvPr id="2116540655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453860399" name="Picture">
+                  <wp:docPr id="538139729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453860399" name="Picture"/>
+                          <pic:cNvPr id="538139729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>