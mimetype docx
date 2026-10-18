--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802846930" name="Picture">
+                  <wp:docPr id="1133981325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802846930" name="Picture"/>
+                          <pic:cNvPr id="1133981325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830829264" name="Picture">
+                  <wp:docPr id="1676211654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830829264" name="Picture"/>
+                          <pic:cNvPr id="1676211654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902550923" name="Picture">
+                        <wp:docPr id="238346355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902550923" name="Picture"/>
+                                <pic:cNvPr id="238346355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084906783" name="Picture">
+                  <wp:docPr id="1724767058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084906783" name="Picture"/>
+                          <pic:cNvPr id="1724767058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544949476" name="Picture">
+                  <wp:docPr id="1485338687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544949476" name="Picture"/>
+                          <pic:cNvPr id="1485338687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47916375" name="Picture">
+                  <wp:docPr id="1431724084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47916375" name="Picture"/>
+                          <pic:cNvPr id="1431724084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748972641" name="Picture">
+                  <wp:docPr id="623958183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748972641" name="Picture"/>
+                          <pic:cNvPr id="623958183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138592638" name="Picture">
+                  <wp:docPr id="1417217727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138592638" name="Picture"/>
+                          <pic:cNvPr id="1417217727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262108512" name="Picture">
+                        <wp:docPr id="1143485115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262108512" name="Picture"/>
+                                <pic:cNvPr id="1143485115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571552167" name="Picture">
+                        <wp:docPr id="296905598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571552167" name="Picture"/>
+                                <pic:cNvPr id="296905598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737136130" name="Picture">
+                        <wp:docPr id="1120739409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737136130" name="Picture"/>
+                                <pic:cNvPr id="1120739409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704237515" name="Picture">
+                        <wp:docPr id="302240220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704237515" name="Picture"/>
+                                <pic:cNvPr id="302240220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947022335" name="Picture">
+                        <wp:docPr id="13004434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947022335" name="Picture"/>
+                                <pic:cNvPr id="13004434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700064495" name="Picture">
+                        <wp:docPr id="1619999424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700064495" name="Picture"/>
+                                <pic:cNvPr id="1619999424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499851210" name="Picture">
+                        <wp:docPr id="1367844545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499851210" name="Picture"/>
+                                <pic:cNvPr id="1367844545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212496020" name="Picture">
+                        <wp:docPr id="1325518396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212496020" name="Picture"/>
+                                <pic:cNvPr id="1325518396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680079200" name="Picture">
+                        <wp:docPr id="1566102581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680079200" name="Picture"/>
+                                <pic:cNvPr id="1566102581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126729713" name="Picture">
+                        <wp:docPr id="603501524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126729713" name="Picture"/>
+                                <pic:cNvPr id="603501524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370755753" name="Picture">
+                        <wp:docPr id="531799344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370755753" name="Picture"/>
+                                <pic:cNvPr id="531799344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834572647" name="Picture">
+                        <wp:docPr id="31730592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834572647" name="Picture"/>
+                                <pic:cNvPr id="31730592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825824898" name="Picture">
+                        <wp:docPr id="1176179479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825824898" name="Picture"/>
+                                <pic:cNvPr id="1176179479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071061389" name="Picture">
+                        <wp:docPr id="680359405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071061389" name="Picture"/>
+                                <pic:cNvPr id="680359405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825294252" name="Picture">
+                        <wp:docPr id="449323523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825294252" name="Picture"/>
+                                <pic:cNvPr id="449323523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373081938" name="Picture">
+                  <wp:docPr id="2060982250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373081938" name="Picture"/>
+                          <pic:cNvPr id="2060982250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953788009" name="Picture">
+                  <wp:docPr id="1622788098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953788009" name="Picture"/>
+                          <pic:cNvPr id="1622788098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015108977" name="Picture">
+                  <wp:docPr id="331369604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015108977" name="Picture"/>
+                          <pic:cNvPr id="331369604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800993557" name="Picture">
+                  <wp:docPr id="499308479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800993557" name="Picture"/>
+                          <pic:cNvPr id="499308479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670529494" name="Picture">
+                  <wp:docPr id="1691270264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670529494" name="Picture"/>
+                          <pic:cNvPr id="1691270264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035245749" name="Picture">
+                  <wp:docPr id="809988897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035245749" name="Picture"/>
+                          <pic:cNvPr id="809988897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957103554" name="Picture">
+                        <wp:docPr id="201733234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957103554" name="Picture"/>
+                                <pic:cNvPr id="201733234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131286015" name="Picture">
+                  <wp:docPr id="711641817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131286015" name="Picture"/>
+                          <pic:cNvPr id="711641817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963899762" name="Picture">
+                  <wp:docPr id="534320860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963899762" name="Picture"/>
+                          <pic:cNvPr id="534320860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766802492" name="Picture">
+                  <wp:docPr id="574686449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766802492" name="Picture"/>
+                          <pic:cNvPr id="574686449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756909411" name="Picture">
+                  <wp:docPr id="1020519018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756909411" name="Picture"/>
+                          <pic:cNvPr id="1020519018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058050134" name="Picture">
+                  <wp:docPr id="297925178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058050134" name="Picture"/>
+                          <pic:cNvPr id="297925178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959474622" name="Picture">
+                  <wp:docPr id="1901535934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959474622" name="Picture"/>
+                          <pic:cNvPr id="1901535934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546190633" name="Picture">
+                        <wp:docPr id="20653365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546190633" name="Picture"/>
+                                <pic:cNvPr id="20653365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591550287" name="Picture">
+                  <wp:docPr id="2004953808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591550287" name="Picture"/>
+                          <pic:cNvPr id="2004953808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2384231" name="Picture">
+                  <wp:docPr id="969657141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2384231" name="Picture"/>
+                          <pic:cNvPr id="969657141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285621173" name="Picture">
+                  <wp:docPr id="2098258663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285621173" name="Picture"/>
+                          <pic:cNvPr id="2098258663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497212837" name="Picture">
+                  <wp:docPr id="958895094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497212837" name="Picture"/>
+                          <pic:cNvPr id="958895094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773790699" name="Picture">
+                  <wp:docPr id="2010387954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773790699" name="Picture"/>
+                          <pic:cNvPr id="2010387954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692607953" name="Picture">
+                  <wp:docPr id="2023542852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692607953" name="Picture"/>
+                          <pic:cNvPr id="2023542852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986960609" name="Picture">
+                        <wp:docPr id="49720507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986960609" name="Picture"/>
+                                <pic:cNvPr id="49720507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180410318" name="Picture">
+                  <wp:docPr id="872636592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180410318" name="Picture"/>
+                          <pic:cNvPr id="872636592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980574397" name="Picture">
+                  <wp:docPr id="441927016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980574397" name="Picture"/>
+                          <pic:cNvPr id="441927016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954949385" name="Picture">
+                  <wp:docPr id="762552813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954949385" name="Picture"/>
+                          <pic:cNvPr id="762552813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205604183" name="Picture">
+                  <wp:docPr id="666440033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205604183" name="Picture"/>
+                          <pic:cNvPr id="666440033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327605920" name="Picture">
+                  <wp:docPr id="124091643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327605920" name="Picture"/>
+                          <pic:cNvPr id="124091643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452106680" name="Picture">
+                  <wp:docPr id="925485363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452106680" name="Picture"/>
+                          <pic:cNvPr id="925485363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33266744" name="Picture">
+                  <wp:docPr id="40789461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33266744" name="Picture"/>
+                          <pic:cNvPr id="40789461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789207076" name="Picture">
+                  <wp:docPr id="873255016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789207076" name="Picture"/>
+                          <pic:cNvPr id="873255016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668484232" name="Picture">
+                  <wp:docPr id="1892835841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668484232" name="Picture"/>
+                          <pic:cNvPr id="1892835841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138262360" name="Picture">
+                        <wp:docPr id="1814482473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138262360" name="Picture"/>
+                                <pic:cNvPr id="1814482473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990365306" name="Picture">
+                  <wp:docPr id="1447985582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990365306" name="Picture"/>
+                          <pic:cNvPr id="1447985582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985083988" name="Picture">
+                  <wp:docPr id="1302575905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985083988" name="Picture"/>
+                          <pic:cNvPr id="1302575905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599457069" name="Picture">
+                  <wp:docPr id="397304634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599457069" name="Picture"/>
+                          <pic:cNvPr id="397304634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514519241" name="Picture">
+                  <wp:docPr id="163495649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514519241" name="Picture"/>
+                          <pic:cNvPr id="163495649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743648278" name="Picture">
+                  <wp:docPr id="1719574935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743648278" name="Picture"/>
+                          <pic:cNvPr id="1719574935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567165528" name="Picture">
+                  <wp:docPr id="1354138597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567165528" name="Picture"/>
+                          <pic:cNvPr id="1354138597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743681846" name="Picture">
+                        <wp:docPr id="1772785632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743681846" name="Picture"/>
+                                <pic:cNvPr id="1772785632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969768232" name="Picture">
+                  <wp:docPr id="224891035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969768232" name="Picture"/>
+                          <pic:cNvPr id="224891035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211912592" name="Picture">
+                  <wp:docPr id="1902108496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211912592" name="Picture"/>
+                          <pic:cNvPr id="1902108496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064527327" name="Picture">
+                  <wp:docPr id="313085906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064527327" name="Picture"/>
+                          <pic:cNvPr id="313085906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>