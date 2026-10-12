--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146581277" name="Picture">
+                  <wp:docPr id="410493956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146581277" name="Picture"/>
+                          <pic:cNvPr id="410493956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951926645" name="Picture">
+                  <wp:docPr id="682328410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951926645" name="Picture"/>
+                          <pic:cNvPr id="682328410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718709041" name="Picture">
+                        <wp:docPr id="612613970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718709041" name="Picture"/>
+                                <pic:cNvPr id="612613970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813715244" name="Picture">
+                  <wp:docPr id="613470507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813715244" name="Picture"/>
+                          <pic:cNvPr id="613470507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004411445" name="Picture">
+                  <wp:docPr id="1530370605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004411445" name="Picture"/>
+                          <pic:cNvPr id="1530370605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48871679" name="Picture">
+                  <wp:docPr id="743923599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48871679" name="Picture"/>
+                          <pic:cNvPr id="743923599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390156099" name="Picture">
+                  <wp:docPr id="1579375754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390156099" name="Picture"/>
+                          <pic:cNvPr id="1579375754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119024201" name="Picture">
+                  <wp:docPr id="1589105181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119024201" name="Picture"/>
+                          <pic:cNvPr id="1589105181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004683288" name="Picture">
+                        <wp:docPr id="555917463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004683288" name="Picture"/>
+                                <pic:cNvPr id="555917463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884419180" name="Picture">
+                        <wp:docPr id="146146427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884419180" name="Picture"/>
+                                <pic:cNvPr id="146146427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985175425" name="Picture">
+                        <wp:docPr id="549736089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985175425" name="Picture"/>
+                                <pic:cNvPr id="549736089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711374383" name="Picture">
+                        <wp:docPr id="708206652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711374383" name="Picture"/>
+                                <pic:cNvPr id="708206652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282729521" name="Picture">
+                        <wp:docPr id="56087238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282729521" name="Picture"/>
+                                <pic:cNvPr id="56087238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682810481" name="Picture">
+                        <wp:docPr id="1220217401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682810481" name="Picture"/>
+                                <pic:cNvPr id="1220217401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189161308" name="Picture">
+                        <wp:docPr id="1347250820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189161308" name="Picture"/>
+                                <pic:cNvPr id="1347250820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714341774" name="Picture">
+                        <wp:docPr id="280314344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714341774" name="Picture"/>
+                                <pic:cNvPr id="280314344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052293880" name="Picture">
+                        <wp:docPr id="1056092354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052293880" name="Picture"/>
+                                <pic:cNvPr id="1056092354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852400791" name="Picture">
+                        <wp:docPr id="238663312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852400791" name="Picture"/>
+                                <pic:cNvPr id="238663312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780279039" name="Picture">
+                        <wp:docPr id="443364349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780279039" name="Picture"/>
+                                <pic:cNvPr id="443364349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098995639" name="Picture">
+                        <wp:docPr id="1150319227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098995639" name="Picture"/>
+                                <pic:cNvPr id="1150319227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893878491" name="Picture">
+                        <wp:docPr id="1759099741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893878491" name="Picture"/>
+                                <pic:cNvPr id="1759099741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367583525" name="Picture">
+                        <wp:docPr id="417494736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367583525" name="Picture"/>
+                                <pic:cNvPr id="417494736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317755511" name="Picture">
+                        <wp:docPr id="324060720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317755511" name="Picture"/>
+                                <pic:cNvPr id="324060720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184746550" name="Picture">
+                  <wp:docPr id="88838830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184746550" name="Picture"/>
+                          <pic:cNvPr id="88838830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133322152" name="Picture">
+                  <wp:docPr id="995285118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133322152" name="Picture"/>
+                          <pic:cNvPr id="995285118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625663633" name="Picture">
+                  <wp:docPr id="999452952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625663633" name="Picture"/>
+                          <pic:cNvPr id="999452952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212759494" name="Picture">
+                  <wp:docPr id="1968316245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212759494" name="Picture"/>
+                          <pic:cNvPr id="1968316245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252271604" name="Picture">
+                  <wp:docPr id="833582894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252271604" name="Picture"/>
+                          <pic:cNvPr id="833582894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899811978" name="Picture">
+                  <wp:docPr id="93863923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899811978" name="Picture"/>
+                          <pic:cNvPr id="93863923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700514372" name="Picture">
+                        <wp:docPr id="735624320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700514372" name="Picture"/>
+                                <pic:cNvPr id="735624320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572790014" name="Picture">
+                  <wp:docPr id="1905977061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572790014" name="Picture"/>
+                          <pic:cNvPr id="1905977061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595408316" name="Picture">
+                  <wp:docPr id="1703710972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595408316" name="Picture"/>
+                          <pic:cNvPr id="1703710972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688541168" name="Picture">
+                  <wp:docPr id="199105649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688541168" name="Picture"/>
+                          <pic:cNvPr id="199105649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86374651" name="Picture">
+                  <wp:docPr id="981424737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86374651" name="Picture"/>
+                          <pic:cNvPr id="981424737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363120819" name="Picture">
+                  <wp:docPr id="636812756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363120819" name="Picture"/>
+                          <pic:cNvPr id="636812756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012274964" name="Picture">
+                  <wp:docPr id="797505396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012274964" name="Picture"/>
+                          <pic:cNvPr id="797505396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246764086" name="Picture">
+                        <wp:docPr id="659231455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246764086" name="Picture"/>
+                                <pic:cNvPr id="659231455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612864555" name="Picture">
+                        <wp:docPr id="1857837777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612864555" name="Picture"/>
+                                <pic:cNvPr id="1857837777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143117563" name="Picture">
+                  <wp:docPr id="287203379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143117563" name="Picture"/>
+                          <pic:cNvPr id="287203379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816186353" name="Picture">
+                  <wp:docPr id="401046356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816186353" name="Picture"/>
+                          <pic:cNvPr id="401046356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500676469" name="Picture">
+                  <wp:docPr id="1951668234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500676469" name="Picture"/>
+                          <pic:cNvPr id="1951668234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140059607" name="Picture">
+                  <wp:docPr id="263521639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140059607" name="Picture"/>
+                          <pic:cNvPr id="263521639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586436534" name="Picture">
+                  <wp:docPr id="1030639890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586436534" name="Picture"/>
+                          <pic:cNvPr id="1030639890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349603583" name="Picture">
+                  <wp:docPr id="1417174408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349603583" name="Picture"/>
+                          <pic:cNvPr id="1417174408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628179475" name="Picture">
+                        <wp:docPr id="1154073772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628179475" name="Picture"/>
+                                <pic:cNvPr id="1154073772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95476028" name="Picture">
+                  <wp:docPr id="1380668832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95476028" name="Picture"/>
+                          <pic:cNvPr id="1380668832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855264036" name="Picture">
+                  <wp:docPr id="1116494077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855264036" name="Picture"/>
+                          <pic:cNvPr id="1116494077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813710997" name="Picture">
+                  <wp:docPr id="443326044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813710997" name="Picture"/>
+                          <pic:cNvPr id="443326044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11831715" name="Picture">
+                  <wp:docPr id="9129046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11831715" name="Picture"/>
+                          <pic:cNvPr id="9129046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615406496" name="Picture">
+                  <wp:docPr id="1112780159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615406496" name="Picture"/>
+                          <pic:cNvPr id="1112780159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933442264" name="Picture">
+                  <wp:docPr id="687338169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933442264" name="Picture"/>
+                          <pic:cNvPr id="687338169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634867847" name="Picture">
+                        <wp:docPr id="516207165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634867847" name="Picture"/>
+                                <pic:cNvPr id="516207165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081462933" name="Picture">
+                  <wp:docPr id="1561171391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081462933" name="Picture"/>
+                          <pic:cNvPr id="1561171391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824335422" name="Picture">
+                  <wp:docPr id="1726185849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824335422" name="Picture"/>
+                          <pic:cNvPr id="1726185849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818308688" name="Picture">
+                  <wp:docPr id="1621081610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818308688" name="Picture"/>
+                          <pic:cNvPr id="1621081610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797666000" name="Picture">
+                  <wp:docPr id="1371718889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797666000" name="Picture"/>
+                          <pic:cNvPr id="1371718889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234527300" name="Picture">
+                  <wp:docPr id="1211020003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234527300" name="Picture"/>
+                          <pic:cNvPr id="1211020003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006522951" name="Picture">
+                  <wp:docPr id="333731917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006522951" name="Picture"/>
+                          <pic:cNvPr id="333731917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103212079" name="Picture">
+                  <wp:docPr id="2089556418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103212079" name="Picture"/>
+                          <pic:cNvPr id="2089556418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801747152" name="Picture">
+                  <wp:docPr id="2046675575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801747152" name="Picture"/>
+                          <pic:cNvPr id="2046675575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872359436" name="Picture">
+                  <wp:docPr id="475206644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872359436" name="Picture"/>
+                          <pic:cNvPr id="475206644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>