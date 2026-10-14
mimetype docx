--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865267552" name="Picture">
+                  <wp:docPr id="1762621231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865267552" name="Picture"/>
+                          <pic:cNvPr id="1762621231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870134720" name="Picture">
+                  <wp:docPr id="1863644977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870134720" name="Picture"/>
+                          <pic:cNvPr id="1863644977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235416944" name="Picture">
+                        <wp:docPr id="803995847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235416944" name="Picture"/>
+                                <pic:cNvPr id="803995847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273359980" name="Picture">
+                  <wp:docPr id="1554442045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273359980" name="Picture"/>
+                          <pic:cNvPr id="1554442045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302906463" name="Picture">
+                  <wp:docPr id="754406544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302906463" name="Picture"/>
+                          <pic:cNvPr id="754406544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966863490" name="Picture">
+                  <wp:docPr id="963880384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966863490" name="Picture"/>
+                          <pic:cNvPr id="963880384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817472419" name="Picture">
+                  <wp:docPr id="1970307929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817472419" name="Picture"/>
+                          <pic:cNvPr id="1970307929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873777732" name="Picture">
+                  <wp:docPr id="1202774837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873777732" name="Picture"/>
+                          <pic:cNvPr id="1202774837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096286887" name="Picture">
+                        <wp:docPr id="233230567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096286887" name="Picture"/>
+                                <pic:cNvPr id="233230567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994195026" name="Picture">
+                        <wp:docPr id="347968228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994195026" name="Picture"/>
+                                <pic:cNvPr id="347968228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354013499" name="Picture">
+                        <wp:docPr id="355729924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354013499" name="Picture"/>
+                                <pic:cNvPr id="355729924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085023681" name="Picture">
+                        <wp:docPr id="1677380594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085023681" name="Picture"/>
+                                <pic:cNvPr id="1677380594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512182493" name="Picture">
+                        <wp:docPr id="459059261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512182493" name="Picture"/>
+                                <pic:cNvPr id="459059261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993007115" name="Picture">
+                        <wp:docPr id="934651880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993007115" name="Picture"/>
+                                <pic:cNvPr id="934651880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782928471" name="Picture">
+                        <wp:docPr id="844375727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782928471" name="Picture"/>
+                                <pic:cNvPr id="844375727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076941092" name="Picture">
+                        <wp:docPr id="408951252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076941092" name="Picture"/>
+                                <pic:cNvPr id="408951252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55639250" name="Picture">
+                        <wp:docPr id="489535830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55639250" name="Picture"/>
+                                <pic:cNvPr id="489535830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572380532" name="Picture">
+                        <wp:docPr id="33631440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572380532" name="Picture"/>
+                                <pic:cNvPr id="33631440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743308385" name="Picture">
+                        <wp:docPr id="1645261251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743308385" name="Picture"/>
+                                <pic:cNvPr id="1645261251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681917026" name="Picture">
+                        <wp:docPr id="1288853960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681917026" name="Picture"/>
+                                <pic:cNvPr id="1288853960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481988621" name="Picture">
+                        <wp:docPr id="1244987213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481988621" name="Picture"/>
+                                <pic:cNvPr id="1244987213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792570581" name="Picture">
+                        <wp:docPr id="339205152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792570581" name="Picture"/>
+                                <pic:cNvPr id="339205152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663495660" name="Picture">
+                        <wp:docPr id="472610491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663495660" name="Picture"/>
+                                <pic:cNvPr id="472610491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187272883" name="Picture">
+                  <wp:docPr id="469431760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187272883" name="Picture"/>
+                          <pic:cNvPr id="469431760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139346225" name="Picture">
+                  <wp:docPr id="1394384797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139346225" name="Picture"/>
+                          <pic:cNvPr id="1394384797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35049856" name="Picture">
+                  <wp:docPr id="623231519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35049856" name="Picture"/>
+                          <pic:cNvPr id="623231519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840317058" name="Picture">
+                  <wp:docPr id="459023342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840317058" name="Picture"/>
+                          <pic:cNvPr id="459023342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064263568" name="Picture">
+                  <wp:docPr id="133400478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064263568" name="Picture"/>
+                          <pic:cNvPr id="133400478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39618139" name="Picture">
+                  <wp:docPr id="687946083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39618139" name="Picture"/>
+                          <pic:cNvPr id="687946083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838800604" name="Picture">
+                        <wp:docPr id="2135297144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838800604" name="Picture"/>
+                                <pic:cNvPr id="2135297144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244810532" name="Picture">
+                  <wp:docPr id="136257038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244810532" name="Picture"/>
+                          <pic:cNvPr id="136257038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210024617" name="Picture">
+                  <wp:docPr id="1990679222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210024617" name="Picture"/>
+                          <pic:cNvPr id="1990679222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793311451" name="Picture">
+                  <wp:docPr id="969780694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793311451" name="Picture"/>
+                          <pic:cNvPr id="969780694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211851965" name="Picture">
+                  <wp:docPr id="1988876573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211851965" name="Picture"/>
+                          <pic:cNvPr id="1988876573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791144223" name="Picture">
+                  <wp:docPr id="2003372402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791144223" name="Picture"/>
+                          <pic:cNvPr id="2003372402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107615294" name="Picture">
+                  <wp:docPr id="638652567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107615294" name="Picture"/>
+                          <pic:cNvPr id="638652567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558578343" name="Picture">
+                        <wp:docPr id="1967920244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558578343" name="Picture"/>
+                                <pic:cNvPr id="1967920244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777440654" name="Picture">
+                        <wp:docPr id="1702822990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777440654" name="Picture"/>
+                                <pic:cNvPr id="1702822990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295110165" name="Picture">
+                  <wp:docPr id="1879393057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295110165" name="Picture"/>
+                          <pic:cNvPr id="1879393057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462279909" name="Picture">
+                  <wp:docPr id="1801097199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462279909" name="Picture"/>
+                          <pic:cNvPr id="1801097199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344398138" name="Picture">
+                  <wp:docPr id="859386130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344398138" name="Picture"/>
+                          <pic:cNvPr id="859386130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230201229" name="Picture">
+                  <wp:docPr id="1468261030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230201229" name="Picture"/>
+                          <pic:cNvPr id="1468261030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136440909" name="Picture">
+                  <wp:docPr id="2071106622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136440909" name="Picture"/>
+                          <pic:cNvPr id="2071106622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779572046" name="Picture">
+                  <wp:docPr id="1554613990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779572046" name="Picture"/>
+                          <pic:cNvPr id="1554613990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737193578" name="Picture">
+                        <wp:docPr id="1666348466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737193578" name="Picture"/>
+                                <pic:cNvPr id="1666348466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936898806" name="Picture">
+                  <wp:docPr id="1935425928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936898806" name="Picture"/>
+                          <pic:cNvPr id="1935425928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182712856" name="Picture">
+                  <wp:docPr id="1761765800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182712856" name="Picture"/>
+                          <pic:cNvPr id="1761765800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625489051" name="Picture">
+                  <wp:docPr id="594133902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625489051" name="Picture"/>
+                          <pic:cNvPr id="594133902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356716574" name="Picture">
+                  <wp:docPr id="811877843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356716574" name="Picture"/>
+                          <pic:cNvPr id="811877843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948717949" name="Picture">
+                  <wp:docPr id="1706391033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948717949" name="Picture"/>
+                          <pic:cNvPr id="1706391033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170411503" name="Picture">
+                  <wp:docPr id="273633980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170411503" name="Picture"/>
+                          <pic:cNvPr id="273633980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575091442" name="Picture">
+                        <wp:docPr id="308639605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575091442" name="Picture"/>
+                                <pic:cNvPr id="308639605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141646114" name="Picture">
+                  <wp:docPr id="2018843959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141646114" name="Picture"/>
+                          <pic:cNvPr id="2018843959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811943375" name="Picture">
+                  <wp:docPr id="2037402019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811943375" name="Picture"/>
+                          <pic:cNvPr id="2037402019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545699894" name="Picture">
+                  <wp:docPr id="1533205429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545699894" name="Picture"/>
+                          <pic:cNvPr id="1533205429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599400324" name="Picture">
+                  <wp:docPr id="1210039372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599400324" name="Picture"/>
+                          <pic:cNvPr id="1210039372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310116346" name="Picture">
+                  <wp:docPr id="1864999697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310116346" name="Picture"/>
+                          <pic:cNvPr id="1864999697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182102417" name="Picture">
+                  <wp:docPr id="920447159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182102417" name="Picture"/>
+                          <pic:cNvPr id="920447159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200821023" name="Picture">
+                  <wp:docPr id="349168726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200821023" name="Picture"/>
+                          <pic:cNvPr id="349168726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390936343" name="Picture">
+                  <wp:docPr id="1107542788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390936343" name="Picture"/>
+                          <pic:cNvPr id="1107542788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718943876" name="Picture">
+                  <wp:docPr id="16164656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718943876" name="Picture"/>
+                          <pic:cNvPr id="16164656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>