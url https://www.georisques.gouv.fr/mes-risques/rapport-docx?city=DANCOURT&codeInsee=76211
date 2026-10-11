--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403845995" name="Picture">
+                  <wp:docPr id="55153893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403845995" name="Picture"/>
+                          <pic:cNvPr id="55153893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615766220" name="Picture">
+                  <wp:docPr id="1247503590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615766220" name="Picture"/>
+                          <pic:cNvPr id="1247503590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419582234" name="Picture">
+                        <wp:docPr id="1648026501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419582234" name="Picture"/>
+                                <pic:cNvPr id="1648026501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180247152" name="Picture">
+                  <wp:docPr id="292025440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180247152" name="Picture"/>
+                          <pic:cNvPr id="292025440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386054871" name="Picture">
+                  <wp:docPr id="1179424788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386054871" name="Picture"/>
+                          <pic:cNvPr id="1179424788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554840452" name="Picture">
+                  <wp:docPr id="1118294484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554840452" name="Picture"/>
+                          <pic:cNvPr id="1118294484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432248150" name="Picture">
+                  <wp:docPr id="842167167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432248150" name="Picture"/>
+                          <pic:cNvPr id="842167167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683611965" name="Picture">
+                  <wp:docPr id="1148833448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683611965" name="Picture"/>
+                          <pic:cNvPr id="1148833448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255310152" name="Picture">
+                        <wp:docPr id="1827985028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255310152" name="Picture"/>
+                                <pic:cNvPr id="1827985028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971253006" name="Picture">
+                        <wp:docPr id="1064616254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971253006" name="Picture"/>
+                                <pic:cNvPr id="1064616254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838285630" name="Picture">
+                        <wp:docPr id="1401395654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838285630" name="Picture"/>
+                                <pic:cNvPr id="1401395654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496828954" name="Picture">
+                        <wp:docPr id="1042865662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496828954" name="Picture"/>
+                                <pic:cNvPr id="1042865662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680317683" name="Picture">
+                        <wp:docPr id="1065986865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680317683" name="Picture"/>
+                                <pic:cNvPr id="1065986865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991807276" name="Picture">
+                        <wp:docPr id="1205927800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991807276" name="Picture"/>
+                                <pic:cNvPr id="1205927800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005530943" name="Picture">
+                        <wp:docPr id="1938360718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005530943" name="Picture"/>
+                                <pic:cNvPr id="1938360718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956002649" name="Picture">
+                        <wp:docPr id="1488535955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956002649" name="Picture"/>
+                                <pic:cNvPr id="1488535955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893825646" name="Picture">
+                        <wp:docPr id="1545144290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893825646" name="Picture"/>
+                                <pic:cNvPr id="1545144290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213216205" name="Picture">
+                        <wp:docPr id="93957941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213216205" name="Picture"/>
+                                <pic:cNvPr id="93957941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040834840" name="Picture">
+                        <wp:docPr id="218234074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040834840" name="Picture"/>
+                                <pic:cNvPr id="218234074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823086639" name="Picture">
+                        <wp:docPr id="1756302713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823086639" name="Picture"/>
+                                <pic:cNvPr id="1756302713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196121653" name="Picture">
+                        <wp:docPr id="151695266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196121653" name="Picture"/>
+                                <pic:cNvPr id="151695266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301481512" name="Picture">
+                        <wp:docPr id="569530501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301481512" name="Picture"/>
+                                <pic:cNvPr id="569530501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445678570" name="Picture">
+                        <wp:docPr id="359536859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445678570" name="Picture"/>
+                                <pic:cNvPr id="359536859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770362599" name="Picture">
+                  <wp:docPr id="884948135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770362599" name="Picture"/>
+                          <pic:cNvPr id="884948135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369975025" name="Picture">
+                  <wp:docPr id="416412263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369975025" name="Picture"/>
+                          <pic:cNvPr id="416412263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291845809" name="Picture">
+                  <wp:docPr id="1865697686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291845809" name="Picture"/>
+                          <pic:cNvPr id="1865697686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343839522" name="Picture">
+                  <wp:docPr id="1125152012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343839522" name="Picture"/>
+                          <pic:cNvPr id="1125152012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453479053" name="Picture">
+                  <wp:docPr id="2063411338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453479053" name="Picture"/>
+                          <pic:cNvPr id="2063411338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279714869" name="Picture">
+                  <wp:docPr id="677206204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279714869" name="Picture"/>
+                          <pic:cNvPr id="677206204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329272859" name="Picture">
+                        <wp:docPr id="1610869357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329272859" name="Picture"/>
+                                <pic:cNvPr id="1610869357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436378626" name="Picture">
+                  <wp:docPr id="1934847148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436378626" name="Picture"/>
+                          <pic:cNvPr id="1934847148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027721830" name="Picture">
+                  <wp:docPr id="1127478062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027721830" name="Picture"/>
+                          <pic:cNvPr id="1127478062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865457830" name="Picture">
+                  <wp:docPr id="1008478631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865457830" name="Picture"/>
+                          <pic:cNvPr id="1008478631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82218097" name="Picture">
+                  <wp:docPr id="158728801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82218097" name="Picture"/>
+                          <pic:cNvPr id="158728801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019374305" name="Picture">
+                  <wp:docPr id="1045955223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019374305" name="Picture"/>
+                          <pic:cNvPr id="1045955223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118742653" name="Picture">
+                  <wp:docPr id="152861202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118742653" name="Picture"/>
+                          <pic:cNvPr id="152861202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438715698" name="Picture">
+                        <wp:docPr id="2082259940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438715698" name="Picture"/>
+                                <pic:cNvPr id="2082259940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677056848" name="Picture">
+                  <wp:docPr id="542315342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677056848" name="Picture"/>
+                          <pic:cNvPr id="542315342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371227458" name="Picture">
+                  <wp:docPr id="1426986397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371227458" name="Picture"/>
+                          <pic:cNvPr id="1426986397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463199674" name="Picture">
+                  <wp:docPr id="514745154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463199674" name="Picture"/>
+                          <pic:cNvPr id="514745154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961279766" name="Picture">
+                  <wp:docPr id="324720544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961279766" name="Picture"/>
+                          <pic:cNvPr id="324720544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190632160" name="Picture">
+                  <wp:docPr id="2073617029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190632160" name="Picture"/>
+                          <pic:cNvPr id="2073617029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451043928" name="Picture">
+                  <wp:docPr id="1455951014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451043928" name="Picture"/>
+                          <pic:cNvPr id="1455951014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554587301" name="Picture">
+                        <wp:docPr id="1935738305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554587301" name="Picture"/>
+                                <pic:cNvPr id="1935738305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535189206" name="Picture">
+                  <wp:docPr id="962661016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535189206" name="Picture"/>
+                          <pic:cNvPr id="962661016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149037089" name="Picture">
+                  <wp:docPr id="1326524184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149037089" name="Picture"/>
+                          <pic:cNvPr id="1326524184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345620029" name="Picture">
+                  <wp:docPr id="874871862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345620029" name="Picture"/>
+                          <pic:cNvPr id="874871862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467416491" name="Picture">
+                  <wp:docPr id="1709380014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467416491" name="Picture"/>
+                          <pic:cNvPr id="1709380014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962424966" name="Picture">
+                  <wp:docPr id="596431853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962424966" name="Picture"/>
+                          <pic:cNvPr id="596431853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7942468" name="Picture">
+                  <wp:docPr id="1020780390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7942468" name="Picture"/>
+                          <pic:cNvPr id="1020780390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949772637" name="Picture">
+                  <wp:docPr id="2100859103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949772637" name="Picture"/>
+                          <pic:cNvPr id="2100859103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461234774" name="Picture">
+                  <wp:docPr id="2095399034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461234774" name="Picture"/>
+                          <pic:cNvPr id="2095399034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472420976" name="Picture">
+                  <wp:docPr id="331245698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472420976" name="Picture"/>
+                          <pic:cNvPr id="331245698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750574748" name="Picture">
+                        <wp:docPr id="1141495581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750574748" name="Picture"/>
+                                <pic:cNvPr id="1141495581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960800361" name="Picture">
+                  <wp:docPr id="613637478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960800361" name="Picture"/>
+                          <pic:cNvPr id="613637478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25071159" name="Picture">
+                  <wp:docPr id="289981215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25071159" name="Picture"/>
+                          <pic:cNvPr id="289981215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897427716" name="Picture">
+                  <wp:docPr id="955847829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897427716" name="Picture"/>
+                          <pic:cNvPr id="955847829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545409721" name="Picture">
+                  <wp:docPr id="229107990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545409721" name="Picture"/>
+                          <pic:cNvPr id="229107990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080907293" name="Picture">
+                  <wp:docPr id="983341304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080907293" name="Picture"/>
+                          <pic:cNvPr id="983341304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708860124" name="Picture">
+                  <wp:docPr id="1703297579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708860124" name="Picture"/>
+                          <pic:cNvPr id="1703297579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104144706" name="Picture">
+                        <wp:docPr id="1638899596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104144706" name="Picture"/>
+                                <pic:cNvPr id="1638899596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430557323" name="Picture">
+                  <wp:docPr id="921640584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430557323" name="Picture"/>
+                          <pic:cNvPr id="921640584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851785959" name="Picture">
+                  <wp:docPr id="388261867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851785959" name="Picture"/>
+                          <pic:cNvPr id="388261867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893491857" name="Picture">
+                  <wp:docPr id="1335720276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893491857" name="Picture"/>
+                          <pic:cNvPr id="1335720276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>