--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183551867" name="Picture">
+                  <wp:docPr id="121182953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183551867" name="Picture"/>
+                          <pic:cNvPr id="121182953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954829827" name="Picture">
+                  <wp:docPr id="1638553279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954829827" name="Picture"/>
+                          <pic:cNvPr id="1638553279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029171092" name="Picture">
+                        <wp:docPr id="133374435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029171092" name="Picture"/>
+                                <pic:cNvPr id="133374435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913912863" name="Picture">
+                  <wp:docPr id="1458667960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913912863" name="Picture"/>
+                          <pic:cNvPr id="1458667960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634191348" name="Picture">
+                  <wp:docPr id="1332588162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634191348" name="Picture"/>
+                          <pic:cNvPr id="1332588162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378369283" name="Picture">
+                  <wp:docPr id="1089697155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378369283" name="Picture"/>
+                          <pic:cNvPr id="1089697155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845657065" name="Picture">
+                  <wp:docPr id="1036908954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845657065" name="Picture"/>
+                          <pic:cNvPr id="1036908954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302878113" name="Picture">
+                  <wp:docPr id="1301088275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302878113" name="Picture"/>
+                          <pic:cNvPr id="1301088275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588034179" name="Picture">
+                        <wp:docPr id="762683649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588034179" name="Picture"/>
+                                <pic:cNvPr id="762683649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846735081" name="Picture">
+                        <wp:docPr id="37242592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846735081" name="Picture"/>
+                                <pic:cNvPr id="37242592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276907988" name="Picture">
+                        <wp:docPr id="772130484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276907988" name="Picture"/>
+                                <pic:cNvPr id="772130484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086616364" name="Picture">
+                        <wp:docPr id="1812352578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086616364" name="Picture"/>
+                                <pic:cNvPr id="1812352578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171149215" name="Picture">
+                        <wp:docPr id="531577402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171149215" name="Picture"/>
+                                <pic:cNvPr id="531577402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493310862" name="Picture">
+                        <wp:docPr id="1333235694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493310862" name="Picture"/>
+                                <pic:cNvPr id="1333235694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674418182" name="Picture">
+                        <wp:docPr id="1635314544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674418182" name="Picture"/>
+                                <pic:cNvPr id="1635314544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731828203" name="Picture">
+                        <wp:docPr id="1797488307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731828203" name="Picture"/>
+                                <pic:cNvPr id="1797488307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614360478" name="Picture">
+                        <wp:docPr id="1532011510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614360478" name="Picture"/>
+                                <pic:cNvPr id="1532011510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135388274" name="Picture">
+                        <wp:docPr id="2129453291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135388274" name="Picture"/>
+                                <pic:cNvPr id="2129453291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067705080" name="Picture">
+                        <wp:docPr id="2039967025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067705080" name="Picture"/>
+                                <pic:cNvPr id="2039967025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421440930" name="Picture">
+                        <wp:docPr id="68055847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421440930" name="Picture"/>
+                                <pic:cNvPr id="68055847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119849714" name="Picture">
+                  <wp:docPr id="2030052160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119849714" name="Picture"/>
+                          <pic:cNvPr id="2030052160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607806208" name="Picture">
+                  <wp:docPr id="1769689987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607806208" name="Picture"/>
+                          <pic:cNvPr id="1769689987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109317503" name="Picture">
+                  <wp:docPr id="1587183624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109317503" name="Picture"/>
+                          <pic:cNvPr id="1587183624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272145412" name="Picture">
+                  <wp:docPr id="2131188822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272145412" name="Picture"/>
+                          <pic:cNvPr id="2131188822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751393572" name="Picture">
+                  <wp:docPr id="1695818701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751393572" name="Picture"/>
+                          <pic:cNvPr id="1695818701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540189849" name="Picture">
+                  <wp:docPr id="1954168654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540189849" name="Picture"/>
+                          <pic:cNvPr id="1954168654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398049441" name="Picture">
+                        <wp:docPr id="78374752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398049441" name="Picture"/>
+                                <pic:cNvPr id="78374752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107481861" name="Picture">
+                  <wp:docPr id="256181118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107481861" name="Picture"/>
+                          <pic:cNvPr id="256181118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860121366" name="Picture">
+                  <wp:docPr id="887419765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860121366" name="Picture"/>
+                          <pic:cNvPr id="887419765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152576605" name="Picture">
+                  <wp:docPr id="1873777262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152576605" name="Picture"/>
+                          <pic:cNvPr id="1873777262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598740801" name="Picture">
+                  <wp:docPr id="482244714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598740801" name="Picture"/>
+                          <pic:cNvPr id="482244714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481542452" name="Picture">
+                  <wp:docPr id="1629501000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481542452" name="Picture"/>
+                          <pic:cNvPr id="1629501000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582711787" name="Picture">
+                  <wp:docPr id="707615826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582711787" name="Picture"/>
+                          <pic:cNvPr id="707615826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387456212" name="Picture">
+                        <wp:docPr id="429345569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387456212" name="Picture"/>
+                                <pic:cNvPr id="429345569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846889469" name="Picture">
+                  <wp:docPr id="1494764429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846889469" name="Picture"/>
+                          <pic:cNvPr id="1494764429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012098633" name="Picture">
+                  <wp:docPr id="845246261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012098633" name="Picture"/>
+                          <pic:cNvPr id="845246261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151014763" name="Picture">
+                  <wp:docPr id="738691105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151014763" name="Picture"/>
+                          <pic:cNvPr id="738691105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542052780" name="Picture">
+                  <wp:docPr id="1651608468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542052780" name="Picture"/>
+                          <pic:cNvPr id="1651608468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219068944" name="Picture">
+                  <wp:docPr id="2074600700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219068944" name="Picture"/>
+                          <pic:cNvPr id="2074600700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228080833" name="Picture">
+                  <wp:docPr id="124456775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228080833" name="Picture"/>
+                          <pic:cNvPr id="124456775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335565585" name="Picture">
+                        <wp:docPr id="132631881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335565585" name="Picture"/>
+                                <pic:cNvPr id="132631881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516886317" name="Picture">
+                  <wp:docPr id="1487530949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516886317" name="Picture"/>
+                          <pic:cNvPr id="1487530949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10110122" name="Picture">
+                  <wp:docPr id="1734577817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10110122" name="Picture"/>
+                          <pic:cNvPr id="1734577817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118414024" name="Picture">
+                  <wp:docPr id="282995651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118414024" name="Picture"/>
+                          <pic:cNvPr id="282995651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828933074" name="Picture">
+                  <wp:docPr id="1545407096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828933074" name="Picture"/>
+                          <pic:cNvPr id="1545407096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162942653" name="Picture">
+                  <wp:docPr id="1588563151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162942653" name="Picture"/>
+                          <pic:cNvPr id="1588563151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287749807" name="Picture">
+                  <wp:docPr id="435900340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287749807" name="Picture"/>
+                          <pic:cNvPr id="435900340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682969931" name="Picture">
+                        <wp:docPr id="690558163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682969931" name="Picture"/>
+                                <pic:cNvPr id="690558163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080509600" name="Picture">
+                  <wp:docPr id="1793882285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080509600" name="Picture"/>
+                          <pic:cNvPr id="1793882285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656542618" name="Picture">
+                  <wp:docPr id="1388906913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656542618" name="Picture"/>
+                          <pic:cNvPr id="1388906913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235596692" name="Picture">
+                  <wp:docPr id="2090096116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235596692" name="Picture"/>
+                          <pic:cNvPr id="2090096116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>