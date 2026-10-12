--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091170300" name="Picture">
+                  <wp:docPr id="1702771756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091170300" name="Picture"/>
+                          <pic:cNvPr id="1702771756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515450641" name="Picture">
+                  <wp:docPr id="1309192098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515450641" name="Picture"/>
+                          <pic:cNvPr id="1309192098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390402143" name="Picture">
+                        <wp:docPr id="1715090426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390402143" name="Picture"/>
+                                <pic:cNvPr id="1715090426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570816965" name="Picture">
+                  <wp:docPr id="1211480610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570816965" name="Picture"/>
+                          <pic:cNvPr id="1211480610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200974430" name="Picture">
+                  <wp:docPr id="1401868374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200974430" name="Picture"/>
+                          <pic:cNvPr id="1401868374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15207588" name="Picture">
+                  <wp:docPr id="700455547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15207588" name="Picture"/>
+                          <pic:cNvPr id="700455547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331496949" name="Picture">
+                  <wp:docPr id="145789902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331496949" name="Picture"/>
+                          <pic:cNvPr id="145789902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499991903" name="Picture">
+                  <wp:docPr id="238902470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499991903" name="Picture"/>
+                          <pic:cNvPr id="238902470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953885313" name="Picture">
+                        <wp:docPr id="1923373214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953885313" name="Picture"/>
+                                <pic:cNvPr id="1923373214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995193064" name="Picture">
+                        <wp:docPr id="1200689236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995193064" name="Picture"/>
+                                <pic:cNvPr id="1200689236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618226329" name="Picture">
+                        <wp:docPr id="735603464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618226329" name="Picture"/>
+                                <pic:cNvPr id="735603464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12356702" name="Picture">
+                        <wp:docPr id="12603486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12356702" name="Picture"/>
+                                <pic:cNvPr id="12603486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995293741" name="Picture">
+                        <wp:docPr id="379645065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995293741" name="Picture"/>
+                                <pic:cNvPr id="379645065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259580493" name="Picture">
+                        <wp:docPr id="115285015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259580493" name="Picture"/>
+                                <pic:cNvPr id="115285015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053091015" name="Picture">
+                        <wp:docPr id="1493815595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053091015" name="Picture"/>
+                                <pic:cNvPr id="1493815595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113558371" name="Picture">
+                        <wp:docPr id="1062986057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113558371" name="Picture"/>
+                                <pic:cNvPr id="1062986057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309691829" name="Picture">
+                        <wp:docPr id="612523173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309691829" name="Picture"/>
+                                <pic:cNvPr id="612523173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675635539" name="Picture">
+                        <wp:docPr id="658096530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675635539" name="Picture"/>
+                                <pic:cNvPr id="658096530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736080245" name="Picture">
+                        <wp:docPr id="10069611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736080245" name="Picture"/>
+                                <pic:cNvPr id="10069611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15379556" name="Picture">
+                        <wp:docPr id="1433035909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15379556" name="Picture"/>
+                                <pic:cNvPr id="1433035909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019534927" name="Picture">
+                        <wp:docPr id="506658259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019534927" name="Picture"/>
+                                <pic:cNvPr id="506658259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152940317" name="Picture">
+                        <wp:docPr id="1700655360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152940317" name="Picture"/>
+                                <pic:cNvPr id="1700655360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152458033" name="Picture">
+                        <wp:docPr id="1439934094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152458033" name="Picture"/>
+                                <pic:cNvPr id="1439934094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106688032" name="Picture">
+                  <wp:docPr id="1938348666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106688032" name="Picture"/>
+                          <pic:cNvPr id="1938348666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996906778" name="Picture">
+                  <wp:docPr id="1913620458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996906778" name="Picture"/>
+                          <pic:cNvPr id="1913620458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193575238" name="Picture">
+                  <wp:docPr id="1075797061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193575238" name="Picture"/>
+                          <pic:cNvPr id="1075797061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445269447" name="Picture">
+                  <wp:docPr id="420447363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445269447" name="Picture"/>
+                          <pic:cNvPr id="420447363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817349018" name="Picture">
+                  <wp:docPr id="1361411677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817349018" name="Picture"/>
+                          <pic:cNvPr id="1361411677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513495933" name="Picture">
+                  <wp:docPr id="297019815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513495933" name="Picture"/>
+                          <pic:cNvPr id="297019815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95508120" name="Picture">
+                        <wp:docPr id="1807900524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95508120" name="Picture"/>
+                                <pic:cNvPr id="1807900524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443812908" name="Picture">
+                  <wp:docPr id="340831802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443812908" name="Picture"/>
+                          <pic:cNvPr id="340831802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341726082" name="Picture">
+                  <wp:docPr id="372467312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341726082" name="Picture"/>
+                          <pic:cNvPr id="372467312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081317235" name="Picture">
+                  <wp:docPr id="1878225637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081317235" name="Picture"/>
+                          <pic:cNvPr id="1878225637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020636866" name="Picture">
+                  <wp:docPr id="1134317491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020636866" name="Picture"/>
+                          <pic:cNvPr id="1134317491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171789807" name="Picture">
+                  <wp:docPr id="1173179074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171789807" name="Picture"/>
+                          <pic:cNvPr id="1173179074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895886840" name="Picture">
+                  <wp:docPr id="1688760066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895886840" name="Picture"/>
+                          <pic:cNvPr id="1688760066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068979895" name="Picture">
+                        <wp:docPr id="1263060091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068979895" name="Picture"/>
+                                <pic:cNvPr id="1263060091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923557783" name="Picture">
+                  <wp:docPr id="326261226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923557783" name="Picture"/>
+                          <pic:cNvPr id="326261226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885157200" name="Picture">
+                  <wp:docPr id="1570576819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885157200" name="Picture"/>
+                          <pic:cNvPr id="1570576819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222356919" name="Picture">
+                  <wp:docPr id="763492386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222356919" name="Picture"/>
+                          <pic:cNvPr id="763492386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143393490" name="Picture">
+                  <wp:docPr id="614988415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143393490" name="Picture"/>
+                          <pic:cNvPr id="614988415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16832671" name="Picture">
+                  <wp:docPr id="1453686829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16832671" name="Picture"/>
+                          <pic:cNvPr id="1453686829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638295912" name="Picture">
+                  <wp:docPr id="159390865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638295912" name="Picture"/>
+                          <pic:cNvPr id="159390865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662790038" name="Picture">
+                        <wp:docPr id="1800796212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662790038" name="Picture"/>
+                                <pic:cNvPr id="1800796212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076473001" name="Picture">
+                  <wp:docPr id="1676455177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076473001" name="Picture"/>
+                          <pic:cNvPr id="1676455177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821754447" name="Picture">
+                  <wp:docPr id="1599087670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821754447" name="Picture"/>
+                          <pic:cNvPr id="1599087670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841495903" name="Picture">
+                  <wp:docPr id="461435824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841495903" name="Picture"/>
+                          <pic:cNvPr id="461435824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674121310" name="Picture">
+                  <wp:docPr id="1173263186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674121310" name="Picture"/>
+                          <pic:cNvPr id="1173263186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012851118" name="Picture">
+                  <wp:docPr id="2143070673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012851118" name="Picture"/>
+                          <pic:cNvPr id="2143070673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293202607" name="Picture">
+                  <wp:docPr id="1005495965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293202607" name="Picture"/>
+                          <pic:cNvPr id="1005495965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169692231" name="Picture">
+                        <wp:docPr id="1237835137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169692231" name="Picture"/>
+                                <pic:cNvPr id="1237835137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191226075" name="Picture">
+                  <wp:docPr id="323794683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191226075" name="Picture"/>
+                          <pic:cNvPr id="323794683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803217540" name="Picture">
+                  <wp:docPr id="1687182022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803217540" name="Picture"/>
+                          <pic:cNvPr id="1687182022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084734201" name="Picture">
+                  <wp:docPr id="2036139582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084734201" name="Picture"/>
+                          <pic:cNvPr id="2036139582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366307732" name="Picture">
+                  <wp:docPr id="728066142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366307732" name="Picture"/>
+                          <pic:cNvPr id="728066142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767668794" name="Picture">
+                  <wp:docPr id="858272878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767668794" name="Picture"/>
+                          <pic:cNvPr id="858272878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821407613" name="Picture">
+                  <wp:docPr id="1944597789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821407613" name="Picture"/>
+                          <pic:cNvPr id="1944597789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447878746" name="Picture">
+                  <wp:docPr id="954417885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447878746" name="Picture"/>
+                          <pic:cNvPr id="954417885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862631661" name="Picture">
+                  <wp:docPr id="249474375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862631661" name="Picture"/>
+                          <pic:cNvPr id="249474375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969401793" name="Picture">
+                  <wp:docPr id="607877687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969401793" name="Picture"/>
+                          <pic:cNvPr id="607877687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>