--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124954166" name="Picture">
+                  <wp:docPr id="670108678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124954166" name="Picture"/>
+                          <pic:cNvPr id="670108678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907096967" name="Picture">
+                  <wp:docPr id="1674655135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907096967" name="Picture"/>
+                          <pic:cNvPr id="1674655135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353433301" name="Picture">
+                        <wp:docPr id="116337017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353433301" name="Picture"/>
+                                <pic:cNvPr id="116337017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35085246" name="Picture">
+                  <wp:docPr id="59099321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35085246" name="Picture"/>
+                          <pic:cNvPr id="59099321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235401074" name="Picture">
+                  <wp:docPr id="163590998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235401074" name="Picture"/>
+                          <pic:cNvPr id="163590998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000579424" name="Picture">
+                  <wp:docPr id="1291500264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000579424" name="Picture"/>
+                          <pic:cNvPr id="1291500264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194719551" name="Picture">
+                  <wp:docPr id="1731450249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194719551" name="Picture"/>
+                          <pic:cNvPr id="1731450249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508633618" name="Picture">
+                  <wp:docPr id="1197400505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508633618" name="Picture"/>
+                          <pic:cNvPr id="1197400505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808916731" name="Picture">
+                        <wp:docPr id="1639606671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808916731" name="Picture"/>
+                                <pic:cNvPr id="1639606671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178452982" name="Picture">
+                        <wp:docPr id="605518519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178452982" name="Picture"/>
+                                <pic:cNvPr id="605518519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990568018" name="Picture">
+                        <wp:docPr id="968159893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990568018" name="Picture"/>
+                                <pic:cNvPr id="968159893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964664070" name="Picture">
+                        <wp:docPr id="2131337500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964664070" name="Picture"/>
+                                <pic:cNvPr id="2131337500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466498251" name="Picture">
+                        <wp:docPr id="1297249219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466498251" name="Picture"/>
+                                <pic:cNvPr id="1297249219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039956648" name="Picture">
+                        <wp:docPr id="1721977934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039956648" name="Picture"/>
+                                <pic:cNvPr id="1721977934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311401993" name="Picture">
+                        <wp:docPr id="755057133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311401993" name="Picture"/>
+                                <pic:cNvPr id="755057133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910875303" name="Picture">
+                        <wp:docPr id="307558669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910875303" name="Picture"/>
+                                <pic:cNvPr id="307558669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341405459" name="Picture">
+                        <wp:docPr id="2032479116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341405459" name="Picture"/>
+                                <pic:cNvPr id="2032479116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433366906" name="Picture">
+                        <wp:docPr id="1910918951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433366906" name="Picture"/>
+                                <pic:cNvPr id="1910918951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278269468" name="Picture">
+                        <wp:docPr id="1827038787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278269468" name="Picture"/>
+                                <pic:cNvPr id="1827038787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422117616" name="Picture">
+                        <wp:docPr id="1149095074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422117616" name="Picture"/>
+                                <pic:cNvPr id="1149095074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389715105" name="Picture">
+                  <wp:docPr id="1653743997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389715105" name="Picture"/>
+                          <pic:cNvPr id="1653743997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207399299" name="Picture">
+                  <wp:docPr id="864244949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207399299" name="Picture"/>
+                          <pic:cNvPr id="864244949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135249062" name="Picture">
+                  <wp:docPr id="639151912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135249062" name="Picture"/>
+                          <pic:cNvPr id="639151912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474958593" name="Picture">
+                  <wp:docPr id="678042835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474958593" name="Picture"/>
+                          <pic:cNvPr id="678042835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435207004" name="Picture">
+                  <wp:docPr id="321994834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435207004" name="Picture"/>
+                          <pic:cNvPr id="321994834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627915633" name="Picture">
+                  <wp:docPr id="937316906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627915633" name="Picture"/>
+                          <pic:cNvPr id="937316906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184838550" name="Picture">
+                        <wp:docPr id="2141640226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184838550" name="Picture"/>
+                                <pic:cNvPr id="2141640226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047870581" name="Picture">
+                        <wp:docPr id="363161044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047870581" name="Picture"/>
+                                <pic:cNvPr id="363161044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638738450" name="Picture">
+                  <wp:docPr id="759573790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638738450" name="Picture"/>
+                          <pic:cNvPr id="759573790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377870255" name="Picture">
+                  <wp:docPr id="1572426190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377870255" name="Picture"/>
+                          <pic:cNvPr id="1572426190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159837962" name="Picture">
+                  <wp:docPr id="1670120552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159837962" name="Picture"/>
+                          <pic:cNvPr id="1670120552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21974002" name="Picture">
+                  <wp:docPr id="720344227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21974002" name="Picture"/>
+                          <pic:cNvPr id="720344227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761599168" name="Picture">
+                  <wp:docPr id="1372054118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761599168" name="Picture"/>
+                          <pic:cNvPr id="1372054118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814393481" name="Picture">
+                  <wp:docPr id="386364451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814393481" name="Picture"/>
+                          <pic:cNvPr id="386364451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281111903" name="Picture">
+                        <wp:docPr id="742102935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281111903" name="Picture"/>
+                                <pic:cNvPr id="742102935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040629252" name="Picture">
+                  <wp:docPr id="1336826884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040629252" name="Picture"/>
+                          <pic:cNvPr id="1336826884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706353552" name="Picture">
+                  <wp:docPr id="1007915629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706353552" name="Picture"/>
+                          <pic:cNvPr id="1007915629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537968527" name="Picture">
+                  <wp:docPr id="139276019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537968527" name="Picture"/>
+                          <pic:cNvPr id="139276019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56127628" name="Picture">
+                  <wp:docPr id="912186194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56127628" name="Picture"/>
+                          <pic:cNvPr id="912186194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444108110" name="Picture">
+                  <wp:docPr id="336384710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444108110" name="Picture"/>
+                          <pic:cNvPr id="336384710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125984652" name="Picture">
+                  <wp:docPr id="1699452427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125984652" name="Picture"/>
+                          <pic:cNvPr id="1699452427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299992200" name="Picture">
+                        <wp:docPr id="271890163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299992200" name="Picture"/>
+                                <pic:cNvPr id="271890163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31268,57 +31268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764255226" name="Picture">
+                  <wp:docPr id="558457178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764255226" name="Picture"/>
+                          <pic:cNvPr id="558457178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31357,57 +31357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585932605" name="Picture">
+                  <wp:docPr id="185121685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585932605" name="Picture"/>
+                          <pic:cNvPr id="185121685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32001,57 +32001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906336875" name="Picture">
+                  <wp:docPr id="1044256553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906336875" name="Picture"/>
+                          <pic:cNvPr id="1044256553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295552417" name="Picture">
+                  <wp:docPr id="231254929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295552417" name="Picture"/>
+                          <pic:cNvPr id="231254929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33102,57 +33102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644027808" name="Picture">
+                  <wp:docPr id="1821601576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644027808" name="Picture"/>
+                          <pic:cNvPr id="1821601576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34479,57 +34479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804795315" name="Picture">
+                  <wp:docPr id="1413632148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804795315" name="Picture"/>
+                          <pic:cNvPr id="1413632148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35622,57 +35622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723148708" name="Picture">
+                        <wp:docPr id="1971194092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723148708" name="Picture"/>
+                                <pic:cNvPr id="1971194092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448151460" name="Picture">
+                  <wp:docPr id="863903783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448151460" name="Picture"/>
+                          <pic:cNvPr id="863903783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36914,57 +36914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400233347" name="Picture">
+                  <wp:docPr id="1820743172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400233347" name="Picture"/>
+                          <pic:cNvPr id="1820743172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37328,57 +37328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488786971" name="Picture">
+                  <wp:docPr id="46528488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488786971" name="Picture"/>
+                          <pic:cNvPr id="46528488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>