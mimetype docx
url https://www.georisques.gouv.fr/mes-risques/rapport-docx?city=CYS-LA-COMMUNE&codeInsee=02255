--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719385830" name="Picture">
+                  <wp:docPr id="1526931844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719385830" name="Picture"/>
+                          <pic:cNvPr id="1526931844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913013411" name="Picture">
+                  <wp:docPr id="1484577969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913013411" name="Picture"/>
+                          <pic:cNvPr id="1484577969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378853543" name="Picture">
+                        <wp:docPr id="696026095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378853543" name="Picture"/>
+                                <pic:cNvPr id="696026095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736070510" name="Picture">
+                  <wp:docPr id="564953092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736070510" name="Picture"/>
+                          <pic:cNvPr id="564953092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93700297" name="Picture">
+                  <wp:docPr id="913344236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93700297" name="Picture"/>
+                          <pic:cNvPr id="913344236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312762815" name="Picture">
+                  <wp:docPr id="391120878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312762815" name="Picture"/>
+                          <pic:cNvPr id="391120878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763866912" name="Picture">
+                  <wp:docPr id="894581663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763866912" name="Picture"/>
+                          <pic:cNvPr id="894581663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082660237" name="Picture">
+                  <wp:docPr id="1280359182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082660237" name="Picture"/>
+                          <pic:cNvPr id="1280359182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010062849" name="Picture">
+                        <wp:docPr id="46142206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010062849" name="Picture"/>
+                                <pic:cNvPr id="46142206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29352626" name="Picture">
+                        <wp:docPr id="453219373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29352626" name="Picture"/>
+                                <pic:cNvPr id="453219373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141940080" name="Picture">
+                        <wp:docPr id="702222227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141940080" name="Picture"/>
+                                <pic:cNvPr id="702222227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067609960" name="Picture">
+                        <wp:docPr id="1758740895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067609960" name="Picture"/>
+                                <pic:cNvPr id="1758740895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202916896" name="Picture">
+                        <wp:docPr id="1459132798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202916896" name="Picture"/>
+                                <pic:cNvPr id="1459132798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061324629" name="Picture">
+                        <wp:docPr id="1252757237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061324629" name="Picture"/>
+                                <pic:cNvPr id="1252757237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869346128" name="Picture">
+                        <wp:docPr id="839344872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869346128" name="Picture"/>
+                                <pic:cNvPr id="839344872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273548090" name="Picture">
+                        <wp:docPr id="1113886517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273548090" name="Picture"/>
+                                <pic:cNvPr id="1113886517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454440408" name="Picture">
+                        <wp:docPr id="165951784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454440408" name="Picture"/>
+                                <pic:cNvPr id="165951784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568560680" name="Picture">
+                        <wp:docPr id="345512827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568560680" name="Picture"/>
+                                <pic:cNvPr id="345512827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493776686" name="Picture">
+                        <wp:docPr id="762950335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493776686" name="Picture"/>
+                                <pic:cNvPr id="762950335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847053290" name="Picture">
+                        <wp:docPr id="804643529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847053290" name="Picture"/>
+                                <pic:cNvPr id="804643529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390905416" name="Picture">
+                        <wp:docPr id="787371050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390905416" name="Picture"/>
+                                <pic:cNvPr id="787371050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688532979" name="Picture">
+                        <wp:docPr id="2070550439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688532979" name="Picture"/>
+                                <pic:cNvPr id="2070550439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062259702" name="Picture">
+                        <wp:docPr id="931205316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062259702" name="Picture"/>
+                                <pic:cNvPr id="931205316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287667575" name="Picture">
+                  <wp:docPr id="97709562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287667575" name="Picture"/>
+                          <pic:cNvPr id="97709562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268146011" name="Picture">
+                  <wp:docPr id="755904020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268146011" name="Picture"/>
+                          <pic:cNvPr id="755904020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265498176" name="Picture">
+                  <wp:docPr id="1206529010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265498176" name="Picture"/>
+                          <pic:cNvPr id="1206529010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29588054" name="Picture">
+                  <wp:docPr id="1498150779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29588054" name="Picture"/>
+                          <pic:cNvPr id="1498150779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838127815" name="Picture">
+                  <wp:docPr id="1837630480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838127815" name="Picture"/>
+                          <pic:cNvPr id="1837630480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177336198" name="Picture">
+                  <wp:docPr id="1115367782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177336198" name="Picture"/>
+                          <pic:cNvPr id="1115367782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959698469" name="Picture">
+                        <wp:docPr id="323338595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959698469" name="Picture"/>
+                                <pic:cNvPr id="323338595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753720633" name="Picture">
+                        <wp:docPr id="1545808559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753720633" name="Picture"/>
+                                <pic:cNvPr id="1545808559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20510,57 +20510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194753070" name="Picture">
+                  <wp:docPr id="111602499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194753070" name="Picture"/>
+                          <pic:cNvPr id="111602499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20590,57 +20590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584856837" name="Picture">
+                  <wp:docPr id="1798832774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584856837" name="Picture"/>
+                          <pic:cNvPr id="1798832774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21135,57 +21135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964564215" name="Picture">
+                  <wp:docPr id="1511891907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964564215" name="Picture"/>
+                          <pic:cNvPr id="1511891907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22290,57 +22290,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229047391" name="Picture">
+                        <wp:docPr id="608681480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229047391" name="Picture"/>
+                                <pic:cNvPr id="608681480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039577348" name="Picture">
+                  <wp:docPr id="2108107013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039577348" name="Picture"/>
+                          <pic:cNvPr id="2108107013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25153,57 +25153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295781289" name="Picture">
+                  <wp:docPr id="1988038987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295781289" name="Picture"/>
+                          <pic:cNvPr id="1988038987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25797,57 +25797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000831573" name="Picture">
+                  <wp:docPr id="1867601522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000831573" name="Picture"/>
+                          <pic:cNvPr id="1867601522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26795,57 +26795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457735463" name="Picture">
+                  <wp:docPr id="1455389370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457735463" name="Picture"/>
+                          <pic:cNvPr id="1455389370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26898,57 +26898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64283510" name="Picture">
+                  <wp:docPr id="1452043321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64283510" name="Picture"/>
+                          <pic:cNvPr id="1452043321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28277,57 +28277,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825208711" name="Picture">
+                  <wp:docPr id="734428857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825208711" name="Picture"/>
+                          <pic:cNvPr id="734428857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29402,57 +29402,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394040820" name="Picture">
+                        <wp:docPr id="382019938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394040820" name="Picture"/>
+                                <pic:cNvPr id="382019938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30755,57 +30755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866415597" name="Picture">
+                  <wp:docPr id="1628271078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866415597" name="Picture"/>
+                          <pic:cNvPr id="1628271078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30844,57 +30844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784614094" name="Picture">
+                  <wp:docPr id="2081182309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784614094" name="Picture"/>
+                          <pic:cNvPr id="2081182309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31488,57 +31488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427812676" name="Picture">
+                  <wp:docPr id="1136519871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427812676" name="Picture"/>
+                          <pic:cNvPr id="1136519871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32486,57 +32486,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243472601" name="Picture">
+                  <wp:docPr id="1466017531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243472601" name="Picture"/>
+                          <pic:cNvPr id="1466017531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32589,57 +32589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653288316" name="Picture">
+                  <wp:docPr id="1204277088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653288316" name="Picture"/>
+                          <pic:cNvPr id="1204277088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33970,57 +33970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582997037" name="Picture">
+                  <wp:docPr id="1011018005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582997037" name="Picture"/>
+                          <pic:cNvPr id="1011018005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35113,57 +35113,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426626701" name="Picture">
+                        <wp:docPr id="867042625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426626701" name="Picture"/>
+                                <pic:cNvPr id="867042625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36502,57 +36502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596575735" name="Picture">
+                  <wp:docPr id="403658848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596575735" name="Picture"/>
+                          <pic:cNvPr id="403658848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36591,57 +36591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552577244" name="Picture">
+                  <wp:docPr id="2081218068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552577244" name="Picture"/>
+                          <pic:cNvPr id="2081218068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37235,57 +37235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547907392" name="Picture">
+                  <wp:docPr id="818584197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547907392" name="Picture"/>
+                          <pic:cNvPr id="818584197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38233,57 +38233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472694448" name="Picture">
+                  <wp:docPr id="1955039530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472694448" name="Picture"/>
+                          <pic:cNvPr id="1955039530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38336,57 +38336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135870383" name="Picture">
+                  <wp:docPr id="1223974541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135870383" name="Picture"/>
+                          <pic:cNvPr id="1223974541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39713,57 +39713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050270899" name="Picture">
+                  <wp:docPr id="1729563478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050270899" name="Picture"/>
+                          <pic:cNvPr id="1729563478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40856,57 +40856,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899998329" name="Picture">
+                        <wp:docPr id="614857535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899998329" name="Picture"/>
+                                <pic:cNvPr id="614857535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42217,57 +42217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786533843" name="Picture">
+                  <wp:docPr id="2075593030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786533843" name="Picture"/>
+                          <pic:cNvPr id="2075593030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42306,57 +42306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529605616" name="Picture">
+                  <wp:docPr id="530983526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529605616" name="Picture"/>
+                          <pic:cNvPr id="530983526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42950,57 +42950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082352404" name="Picture">
+                  <wp:docPr id="1885055635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082352404" name="Picture"/>
+                          <pic:cNvPr id="1885055635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43948,57 +43948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226441644" name="Picture">
+                  <wp:docPr id="638016138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226441644" name="Picture"/>
+                          <pic:cNvPr id="638016138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44051,57 +44051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433673372" name="Picture">
+                  <wp:docPr id="853349561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433673372" name="Picture"/>
+                          <pic:cNvPr id="853349561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45428,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333418486" name="Picture">
+                  <wp:docPr id="1084046708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333418486" name="Picture"/>
+                          <pic:cNvPr id="1084046708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46571,57 +46571,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272065959" name="Picture">
+                        <wp:docPr id="785829831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272065959" name="Picture"/>
+                                <pic:cNvPr id="785829831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47792,57 +47792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614316308" name="Picture">
+                  <wp:docPr id="118043124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614316308" name="Picture"/>
+                          <pic:cNvPr id="118043124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47863,57 +47863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353997795" name="Picture">
+                  <wp:docPr id="1641547670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353997795" name="Picture"/>
+                          <pic:cNvPr id="1641547670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48277,57 +48277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740977149" name="Picture">
+                  <wp:docPr id="927412769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740977149" name="Picture"/>
+                          <pic:cNvPr id="927412769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>