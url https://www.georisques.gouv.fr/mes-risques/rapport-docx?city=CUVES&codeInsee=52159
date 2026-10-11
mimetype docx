--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701895158" name="Picture">
+                  <wp:docPr id="738261396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701895158" name="Picture"/>
+                          <pic:cNvPr id="738261396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942285257" name="Picture">
+                  <wp:docPr id="1877159883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942285257" name="Picture"/>
+                          <pic:cNvPr id="1877159883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339386754" name="Picture">
+                        <wp:docPr id="857135814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339386754" name="Picture"/>
+                                <pic:cNvPr id="857135814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389944803" name="Picture">
+                  <wp:docPr id="454304726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389944803" name="Picture"/>
+                          <pic:cNvPr id="454304726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178830287" name="Picture">
+                  <wp:docPr id="2052044900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178830287" name="Picture"/>
+                          <pic:cNvPr id="2052044900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787067271" name="Picture">
+                  <wp:docPr id="735047586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787067271" name="Picture"/>
+                          <pic:cNvPr id="735047586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454906370" name="Picture">
+                  <wp:docPr id="577197990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454906370" name="Picture"/>
+                          <pic:cNvPr id="577197990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201334888" name="Picture">
+                  <wp:docPr id="1745450582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201334888" name="Picture"/>
+                          <pic:cNvPr id="1745450582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262077208" name="Picture">
+                        <wp:docPr id="1034271519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262077208" name="Picture"/>
+                                <pic:cNvPr id="1034271519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112157823" name="Picture">
+                        <wp:docPr id="379021996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112157823" name="Picture"/>
+                                <pic:cNvPr id="379021996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476747096" name="Picture">
+                        <wp:docPr id="530467076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476747096" name="Picture"/>
+                                <pic:cNvPr id="530467076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41920083" name="Picture">
+                        <wp:docPr id="87655639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41920083" name="Picture"/>
+                                <pic:cNvPr id="87655639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322028622" name="Picture">
+                        <wp:docPr id="1089249703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322028622" name="Picture"/>
+                                <pic:cNvPr id="1089249703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836140495" name="Picture">
+                        <wp:docPr id="1486145026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836140495" name="Picture"/>
+                                <pic:cNvPr id="1486145026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811376880" name="Picture">
+                        <wp:docPr id="416357025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811376880" name="Picture"/>
+                                <pic:cNvPr id="416357025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411051374" name="Picture">
+                        <wp:docPr id="350475179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411051374" name="Picture"/>
+                                <pic:cNvPr id="350475179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508649477" name="Picture">
+                        <wp:docPr id="1971728611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508649477" name="Picture"/>
+                                <pic:cNvPr id="1971728611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036784072" name="Picture">
+                        <wp:docPr id="676855052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036784072" name="Picture"/>
+                                <pic:cNvPr id="676855052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429503221" name="Picture">
+                        <wp:docPr id="1539893811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429503221" name="Picture"/>
+                                <pic:cNvPr id="1539893811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171901574" name="Picture">
+                        <wp:docPr id="586405586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171901574" name="Picture"/>
+                                <pic:cNvPr id="586405586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175003010" name="Picture">
+                  <wp:docPr id="122252525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175003010" name="Picture"/>
+                          <pic:cNvPr id="122252525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078068805" name="Picture">
+                  <wp:docPr id="1612189061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078068805" name="Picture"/>
+                          <pic:cNvPr id="1612189061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113924661" name="Picture">
+                  <wp:docPr id="187676545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113924661" name="Picture"/>
+                          <pic:cNvPr id="187676545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304309117" name="Picture">
+                  <wp:docPr id="1027256873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304309117" name="Picture"/>
+                          <pic:cNvPr id="1027256873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417732228" name="Picture">
+                  <wp:docPr id="544800514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417732228" name="Picture"/>
+                          <pic:cNvPr id="544800514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400303955" name="Picture">
+                  <wp:docPr id="466091099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400303955" name="Picture"/>
+                          <pic:cNvPr id="466091099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743039628" name="Picture">
+                        <wp:docPr id="801196626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743039628" name="Picture"/>
+                                <pic:cNvPr id="801196626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203233119" name="Picture">
+                  <wp:docPr id="62407359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203233119" name="Picture"/>
+                          <pic:cNvPr id="62407359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699965584" name="Picture">
+                  <wp:docPr id="414521406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699965584" name="Picture"/>
+                          <pic:cNvPr id="414521406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241934505" name="Picture">
+                  <wp:docPr id="1023623840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241934505" name="Picture"/>
+                          <pic:cNvPr id="1023623840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462980725" name="Picture">
+                  <wp:docPr id="936658953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462980725" name="Picture"/>
+                          <pic:cNvPr id="936658953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398908805" name="Picture">
+                  <wp:docPr id="700060684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398908805" name="Picture"/>
+                          <pic:cNvPr id="700060684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032423048" name="Picture">
+                  <wp:docPr id="2107102076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032423048" name="Picture"/>
+                          <pic:cNvPr id="2107102076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341533950" name="Picture">
+                        <wp:docPr id="222909623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341533950" name="Picture"/>
+                                <pic:cNvPr id="222909623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336435096" name="Picture">
+                  <wp:docPr id="1309047377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336435096" name="Picture"/>
+                          <pic:cNvPr id="1309047377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096438481" name="Picture">
+                  <wp:docPr id="2039175803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096438481" name="Picture"/>
+                          <pic:cNvPr id="2039175803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494128709" name="Picture">
+                  <wp:docPr id="1416942528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494128709" name="Picture"/>
+                          <pic:cNvPr id="1416942528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220289912" name="Picture">
+                  <wp:docPr id="1383033822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220289912" name="Picture"/>
+                          <pic:cNvPr id="1383033822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887770873" name="Picture">
+                  <wp:docPr id="939541974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887770873" name="Picture"/>
+                          <pic:cNvPr id="939541974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550143110" name="Picture">
+                  <wp:docPr id="1153208313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550143110" name="Picture"/>
+                          <pic:cNvPr id="1153208313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124701153" name="Picture">
+                        <wp:docPr id="563198538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124701153" name="Picture"/>
+                                <pic:cNvPr id="563198538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147013069" name="Picture">
+                  <wp:docPr id="24259270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147013069" name="Picture"/>
+                          <pic:cNvPr id="24259270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929360697" name="Picture">
+                  <wp:docPr id="1023693953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929360697" name="Picture"/>
+                          <pic:cNvPr id="1023693953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483271441" name="Picture">
+                  <wp:docPr id="39992701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483271441" name="Picture"/>
+                          <pic:cNvPr id="39992701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118409684" name="Picture">
+                  <wp:docPr id="1895247808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118409684" name="Picture"/>
+                          <pic:cNvPr id="1895247808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323065169" name="Picture">
+                  <wp:docPr id="1113485163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323065169" name="Picture"/>
+                          <pic:cNvPr id="1113485163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069938556" name="Picture">
+                  <wp:docPr id="369248001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069938556" name="Picture"/>
+                          <pic:cNvPr id="369248001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182006261" name="Picture">
+                        <wp:docPr id="937988522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182006261" name="Picture"/>
+                                <pic:cNvPr id="937988522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004906854" name="Picture">
+                  <wp:docPr id="869720601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004906854" name="Picture"/>
+                          <pic:cNvPr id="869720601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121707662" name="Picture">
+                  <wp:docPr id="652833089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121707662" name="Picture"/>
+                          <pic:cNvPr id="652833089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042610285" name="Picture">
+                  <wp:docPr id="591920295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042610285" name="Picture"/>
+                          <pic:cNvPr id="591920295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>