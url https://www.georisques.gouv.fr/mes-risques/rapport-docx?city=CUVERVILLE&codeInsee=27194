--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051155819" name="Picture">
+                  <wp:docPr id="477089178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051155819" name="Picture"/>
+                          <pic:cNvPr id="477089178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326706949" name="Picture">
+                  <wp:docPr id="658321587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326706949" name="Picture"/>
+                          <pic:cNvPr id="658321587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347625774" name="Picture">
+                        <wp:docPr id="1782873432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347625774" name="Picture"/>
+                                <pic:cNvPr id="1782873432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431919511" name="Picture">
+                  <wp:docPr id="1889154448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431919511" name="Picture"/>
+                          <pic:cNvPr id="1889154448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374859631" name="Picture">
+                  <wp:docPr id="141912776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374859631" name="Picture"/>
+                          <pic:cNvPr id="141912776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380141311" name="Picture">
+                  <wp:docPr id="787178581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380141311" name="Picture"/>
+                          <pic:cNvPr id="787178581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386512594" name="Picture">
+                  <wp:docPr id="1297867224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386512594" name="Picture"/>
+                          <pic:cNvPr id="1297867224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732343691" name="Picture">
+                  <wp:docPr id="2213918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732343691" name="Picture"/>
+                          <pic:cNvPr id="2213918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282916171" name="Picture">
+                        <wp:docPr id="1698276691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282916171" name="Picture"/>
+                                <pic:cNvPr id="1698276691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746861540" name="Picture">
+                        <wp:docPr id="1049536137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746861540" name="Picture"/>
+                                <pic:cNvPr id="1049536137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147411882" name="Picture">
+                        <wp:docPr id="1434595311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147411882" name="Picture"/>
+                                <pic:cNvPr id="1434595311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031027974" name="Picture">
+                        <wp:docPr id="1865522452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031027974" name="Picture"/>
+                                <pic:cNvPr id="1865522452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457724177" name="Picture">
+                        <wp:docPr id="645235450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457724177" name="Picture"/>
+                                <pic:cNvPr id="645235450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70251739" name="Picture">
+                        <wp:docPr id="1052572093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70251739" name="Picture"/>
+                                <pic:cNvPr id="1052572093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429907435" name="Picture">
+                        <wp:docPr id="1607192055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429907435" name="Picture"/>
+                                <pic:cNvPr id="1607192055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805883375" name="Picture">
+                        <wp:docPr id="850290242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805883375" name="Picture"/>
+                                <pic:cNvPr id="850290242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810271870" name="Picture">
+                        <wp:docPr id="575445184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810271870" name="Picture"/>
+                                <pic:cNvPr id="575445184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101625498" name="Picture">
+                        <wp:docPr id="396057419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101625498" name="Picture"/>
+                                <pic:cNvPr id="396057419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645890447" name="Picture">
+                        <wp:docPr id="1930123877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645890447" name="Picture"/>
+                                <pic:cNvPr id="1930123877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219868053" name="Picture">
+                        <wp:docPr id="935477057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219868053" name="Picture"/>
+                                <pic:cNvPr id="935477057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148805322" name="Picture">
+                        <wp:docPr id="1870815119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148805322" name="Picture"/>
+                                <pic:cNvPr id="1870815119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797023658" name="Picture">
+                        <wp:docPr id="1429526784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797023658" name="Picture"/>
+                                <pic:cNvPr id="1429526784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185180506" name="Picture">
+                        <wp:docPr id="1281139775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185180506" name="Picture"/>
+                                <pic:cNvPr id="1281139775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740830922" name="Picture">
+                  <wp:docPr id="1603387323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740830922" name="Picture"/>
+                          <pic:cNvPr id="1603387323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120457022" name="Picture">
+                  <wp:docPr id="147299746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120457022" name="Picture"/>
+                          <pic:cNvPr id="147299746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998496081" name="Picture">
+                  <wp:docPr id="738995587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998496081" name="Picture"/>
+                          <pic:cNvPr id="738995587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337711568" name="Picture">
+                  <wp:docPr id="951258600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337711568" name="Picture"/>
+                          <pic:cNvPr id="951258600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775367589" name="Picture">
+                  <wp:docPr id="1047311007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775367589" name="Picture"/>
+                          <pic:cNvPr id="1047311007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723260679" name="Picture">
+                  <wp:docPr id="713915192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723260679" name="Picture"/>
+                          <pic:cNvPr id="713915192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901604765" name="Picture">
+                        <wp:docPr id="901079290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901604765" name="Picture"/>
+                                <pic:cNvPr id="901079290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414629465" name="Picture">
+                  <wp:docPr id="1528606883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414629465" name="Picture"/>
+                          <pic:cNvPr id="1528606883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793896026" name="Picture">
+                  <wp:docPr id="967835856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793896026" name="Picture"/>
+                          <pic:cNvPr id="967835856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517834333" name="Picture">
+                  <wp:docPr id="656147884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517834333" name="Picture"/>
+                          <pic:cNvPr id="656147884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726396175" name="Picture">
+                  <wp:docPr id="210808132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726396175" name="Picture"/>
+                          <pic:cNvPr id="210808132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671728302" name="Picture">
+                  <wp:docPr id="275638780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671728302" name="Picture"/>
+                          <pic:cNvPr id="275638780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799390537" name="Picture">
+                  <wp:docPr id="721299464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799390537" name="Picture"/>
+                          <pic:cNvPr id="721299464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571995959" name="Picture">
+                        <wp:docPr id="113351746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571995959" name="Picture"/>
+                                <pic:cNvPr id="113351746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259972083" name="Picture">
+                  <wp:docPr id="1534744022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259972083" name="Picture"/>
+                          <pic:cNvPr id="1534744022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508215706" name="Picture">
+                  <wp:docPr id="647771546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508215706" name="Picture"/>
+                          <pic:cNvPr id="647771546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126365182" name="Picture">
+                  <wp:docPr id="1135847666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126365182" name="Picture"/>
+                          <pic:cNvPr id="1135847666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729636941" name="Picture">
+                  <wp:docPr id="1550408440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729636941" name="Picture"/>
+                          <pic:cNvPr id="1550408440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938491496" name="Picture">
+                  <wp:docPr id="1557652812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938491496" name="Picture"/>
+                          <pic:cNvPr id="1557652812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430486038" name="Picture">
+                  <wp:docPr id="2057544613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430486038" name="Picture"/>
+                          <pic:cNvPr id="2057544613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737229540" name="Picture">
+                        <wp:docPr id="670056137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737229540" name="Picture"/>
+                                <pic:cNvPr id="670056137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109422141" name="Picture">
+                  <wp:docPr id="162065371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109422141" name="Picture"/>
+                          <pic:cNvPr id="162065371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978625628" name="Picture">
+                  <wp:docPr id="2062651116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978625628" name="Picture"/>
+                          <pic:cNvPr id="2062651116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039678678" name="Picture">
+                  <wp:docPr id="1557258509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039678678" name="Picture"/>
+                          <pic:cNvPr id="1557258509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681850710" name="Picture">
+                  <wp:docPr id="1265916369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681850710" name="Picture"/>
+                          <pic:cNvPr id="1265916369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936181850" name="Picture">
+                  <wp:docPr id="1032075453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936181850" name="Picture"/>
+                          <pic:cNvPr id="1032075453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269798137" name="Picture">
+                  <wp:docPr id="1846439817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269798137" name="Picture"/>
+                          <pic:cNvPr id="1846439817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29289799" name="Picture">
+                  <wp:docPr id="1457710130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29289799" name="Picture"/>
+                          <pic:cNvPr id="1457710130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459881166" name="Picture">
+                  <wp:docPr id="1913589749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459881166" name="Picture"/>
+                          <pic:cNvPr id="1913589749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52541913" name="Picture">
+                  <wp:docPr id="328203491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52541913" name="Picture"/>
+                          <pic:cNvPr id="328203491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964138938" name="Picture">
+                        <wp:docPr id="1898453709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964138938" name="Picture"/>
+                                <pic:cNvPr id="1898453709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071191984" name="Picture">
+                  <wp:docPr id="489461999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071191984" name="Picture"/>
+                          <pic:cNvPr id="489461999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223513971" name="Picture">
+                  <wp:docPr id="757565859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223513971" name="Picture"/>
+                          <pic:cNvPr id="757565859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982101019" name="Picture">
+                  <wp:docPr id="1674136139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982101019" name="Picture"/>
+                          <pic:cNvPr id="1674136139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830884719" name="Picture">
+                  <wp:docPr id="2003519938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830884719" name="Picture"/>
+                          <pic:cNvPr id="2003519938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516290739" name="Picture">
+                  <wp:docPr id="1196634876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516290739" name="Picture"/>
+                          <pic:cNvPr id="1196634876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540261237" name="Picture">
+                  <wp:docPr id="718598918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540261237" name="Picture"/>
+                          <pic:cNvPr id="718598918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692667609" name="Picture">
+                        <wp:docPr id="1204611420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692667609" name="Picture"/>
+                                <pic:cNvPr id="1204611420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025856041" name="Picture">
+                  <wp:docPr id="1108711141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025856041" name="Picture"/>
+                          <pic:cNvPr id="1108711141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124414524" name="Picture">
+                  <wp:docPr id="27866496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124414524" name="Picture"/>
+                          <pic:cNvPr id="27866496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476475320" name="Picture">
+                  <wp:docPr id="992976144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476475320" name="Picture"/>
+                          <pic:cNvPr id="992976144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47679,57 +47679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273864569" name="Picture">
+                  <wp:docPr id="1990497335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273864569" name="Picture"/>
+                          <pic:cNvPr id="1990497335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47750,57 +47750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520227250" name="Picture">
+                  <wp:docPr id="1047112278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520227250" name="Picture"/>
+                          <pic:cNvPr id="1047112278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48164,57 +48164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817282629" name="Picture">
+                  <wp:docPr id="2045339542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817282629" name="Picture"/>
+                          <pic:cNvPr id="2045339542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>