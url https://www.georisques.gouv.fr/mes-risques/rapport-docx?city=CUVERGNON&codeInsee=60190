--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569004857" name="Picture">
+                  <wp:docPr id="297536678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569004857" name="Picture"/>
+                          <pic:cNvPr id="297536678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344244777" name="Picture">
+                  <wp:docPr id="1507555919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344244777" name="Picture"/>
+                          <pic:cNvPr id="1507555919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991228878" name="Picture">
+                        <wp:docPr id="1656054374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991228878" name="Picture"/>
+                                <pic:cNvPr id="1656054374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394819145" name="Picture">
+                  <wp:docPr id="817978443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394819145" name="Picture"/>
+                          <pic:cNvPr id="817978443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977260390" name="Picture">
+                  <wp:docPr id="76820156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977260390" name="Picture"/>
+                          <pic:cNvPr id="76820156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670873807" name="Picture">
+                  <wp:docPr id="1820958798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670873807" name="Picture"/>
+                          <pic:cNvPr id="1820958798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751858553" name="Picture">
+                  <wp:docPr id="1709264578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751858553" name="Picture"/>
+                          <pic:cNvPr id="1709264578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621015030" name="Picture">
+                  <wp:docPr id="1038629617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621015030" name="Picture"/>
+                          <pic:cNvPr id="1038629617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374970699" name="Picture">
+                        <wp:docPr id="1938811654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374970699" name="Picture"/>
+                                <pic:cNvPr id="1938811654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601846483" name="Picture">
+                        <wp:docPr id="883815500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601846483" name="Picture"/>
+                                <pic:cNvPr id="883815500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150111560" name="Picture">
+                        <wp:docPr id="88341103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150111560" name="Picture"/>
+                                <pic:cNvPr id="88341103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701795139" name="Picture">
+                        <wp:docPr id="1379027993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701795139" name="Picture"/>
+                                <pic:cNvPr id="1379027993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785882014" name="Picture">
+                        <wp:docPr id="233622166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785882014" name="Picture"/>
+                                <pic:cNvPr id="233622166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231469623" name="Picture">
+                        <wp:docPr id="2018319858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231469623" name="Picture"/>
+                                <pic:cNvPr id="2018319858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498060742" name="Picture">
+                        <wp:docPr id="599772915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498060742" name="Picture"/>
+                                <pic:cNvPr id="599772915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679178754" name="Picture">
+                        <wp:docPr id="2131548240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679178754" name="Picture"/>
+                                <pic:cNvPr id="2131548240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5651854" name="Picture">
+                        <wp:docPr id="475801877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5651854" name="Picture"/>
+                                <pic:cNvPr id="475801877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766007333" name="Picture">
+                        <wp:docPr id="763474087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766007333" name="Picture"/>
+                                <pic:cNvPr id="763474087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587907853" name="Picture">
+                        <wp:docPr id="1966512129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587907853" name="Picture"/>
+                                <pic:cNvPr id="1966512129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131944820" name="Picture">
+                        <wp:docPr id="906638049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131944820" name="Picture"/>
+                                <pic:cNvPr id="906638049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709965658" name="Picture">
+                        <wp:docPr id="147837198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709965658" name="Picture"/>
+                                <pic:cNvPr id="147837198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027606245" name="Picture">
+                        <wp:docPr id="846908645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027606245" name="Picture"/>
+                                <pic:cNvPr id="846908645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333882560" name="Picture">
+                        <wp:docPr id="1982888582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333882560" name="Picture"/>
+                                <pic:cNvPr id="1982888582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949920212" name="Picture">
+                  <wp:docPr id="689320298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949920212" name="Picture"/>
+                          <pic:cNvPr id="689320298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278891742" name="Picture">
+                  <wp:docPr id="291842522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278891742" name="Picture"/>
+                          <pic:cNvPr id="291842522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797401997" name="Picture">
+                  <wp:docPr id="575977357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797401997" name="Picture"/>
+                          <pic:cNvPr id="575977357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886619340" name="Picture">
+                  <wp:docPr id="1803776868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886619340" name="Picture"/>
+                          <pic:cNvPr id="1803776868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542636013" name="Picture">
+                  <wp:docPr id="16358749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542636013" name="Picture"/>
+                          <pic:cNvPr id="16358749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804420148" name="Picture">
+                  <wp:docPr id="746277894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804420148" name="Picture"/>
+                          <pic:cNvPr id="746277894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157289552" name="Picture">
+                        <wp:docPr id="728258031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157289552" name="Picture"/>
+                                <pic:cNvPr id="728258031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247220387" name="Picture">
+                  <wp:docPr id="921055285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247220387" name="Picture"/>
+                          <pic:cNvPr id="921055285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805631143" name="Picture">
+                  <wp:docPr id="1711971312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805631143" name="Picture"/>
+                          <pic:cNvPr id="1711971312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653882120" name="Picture">
+                  <wp:docPr id="254049779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653882120" name="Picture"/>
+                          <pic:cNvPr id="254049779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483202783" name="Picture">
+                  <wp:docPr id="1192038616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483202783" name="Picture"/>
+                          <pic:cNvPr id="1192038616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932061060" name="Picture">
+                  <wp:docPr id="2125590115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932061060" name="Picture"/>
+                          <pic:cNvPr id="2125590115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428775778" name="Picture">
+                  <wp:docPr id="95475358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428775778" name="Picture"/>
+                          <pic:cNvPr id="95475358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199890734" name="Picture">
+                        <wp:docPr id="1391674132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199890734" name="Picture"/>
+                                <pic:cNvPr id="1391674132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504229583" name="Picture">
+                  <wp:docPr id="1374972914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504229583" name="Picture"/>
+                          <pic:cNvPr id="1374972914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848367499" name="Picture">
+                  <wp:docPr id="1254434663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848367499" name="Picture"/>
+                          <pic:cNvPr id="1254434663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628451900" name="Picture">
+                  <wp:docPr id="264493724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628451900" name="Picture"/>
+                          <pic:cNvPr id="264493724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637357026" name="Picture">
+                  <wp:docPr id="102757623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637357026" name="Picture"/>
+                          <pic:cNvPr id="102757623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892638888" name="Picture">
+                  <wp:docPr id="1603877130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892638888" name="Picture"/>
+                          <pic:cNvPr id="1603877130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936813965" name="Picture">
+                  <wp:docPr id="1885944059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936813965" name="Picture"/>
+                          <pic:cNvPr id="1885944059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532366520" name="Picture">
+                        <wp:docPr id="280744945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532366520" name="Picture"/>
+                                <pic:cNvPr id="280744945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490954767" name="Picture">
+                  <wp:docPr id="690786301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490954767" name="Picture"/>
+                          <pic:cNvPr id="690786301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213170434" name="Picture">
+                  <wp:docPr id="1063282411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213170434" name="Picture"/>
+                          <pic:cNvPr id="1063282411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974035945" name="Picture">
+                  <wp:docPr id="470920669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974035945" name="Picture"/>
+                          <pic:cNvPr id="470920669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298715819" name="Picture">
+                  <wp:docPr id="1050161184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298715819" name="Picture"/>
+                          <pic:cNvPr id="1050161184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83664208" name="Picture">
+                  <wp:docPr id="1850581453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83664208" name="Picture"/>
+                          <pic:cNvPr id="1850581453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588093834" name="Picture">
+                  <wp:docPr id="1305893883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588093834" name="Picture"/>
+                          <pic:cNvPr id="1305893883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763788610" name="Picture">
+                        <wp:docPr id="735522314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763788610" name="Picture"/>
+                                <pic:cNvPr id="735522314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495014469" name="Picture">
+                  <wp:docPr id="1822959689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495014469" name="Picture"/>
+                          <pic:cNvPr id="1822959689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988040051" name="Picture">
+                  <wp:docPr id="2115890344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988040051" name="Picture"/>
+                          <pic:cNvPr id="2115890344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711671408" name="Picture">
+                  <wp:docPr id="669887378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711671408" name="Picture"/>
+                          <pic:cNvPr id="669887378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793023488" name="Picture">
+                  <wp:docPr id="507144567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793023488" name="Picture"/>
+                          <pic:cNvPr id="507144567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305571852" name="Picture">
+                  <wp:docPr id="302736558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305571852" name="Picture"/>
+                          <pic:cNvPr id="302736558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525005549" name="Picture">
+                  <wp:docPr id="1206765471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525005549" name="Picture"/>
+                          <pic:cNvPr id="1206765471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783265080" name="Picture">
+                  <wp:docPr id="1605947296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783265080" name="Picture"/>
+                          <pic:cNvPr id="1605947296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851278983" name="Picture">
+                  <wp:docPr id="1219447669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851278983" name="Picture"/>
+                          <pic:cNvPr id="1219447669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667590219" name="Picture">
+                  <wp:docPr id="85108628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667590219" name="Picture"/>
+                          <pic:cNvPr id="85108628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>