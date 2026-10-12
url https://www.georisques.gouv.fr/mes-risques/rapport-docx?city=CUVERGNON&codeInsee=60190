--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297536678" name="Picture">
+                  <wp:docPr id="465467666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297536678" name="Picture"/>
+                          <pic:cNvPr id="465467666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507555919" name="Picture">
+                  <wp:docPr id="249397001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507555919" name="Picture"/>
+                          <pic:cNvPr id="249397001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656054374" name="Picture">
+                        <wp:docPr id="1794972504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656054374" name="Picture"/>
+                                <pic:cNvPr id="1794972504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817978443" name="Picture">
+                  <wp:docPr id="455910727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817978443" name="Picture"/>
+                          <pic:cNvPr id="455910727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76820156" name="Picture">
+                  <wp:docPr id="8010198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76820156" name="Picture"/>
+                          <pic:cNvPr id="8010198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820958798" name="Picture">
+                  <wp:docPr id="887807536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820958798" name="Picture"/>
+                          <pic:cNvPr id="887807536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709264578" name="Picture">
+                  <wp:docPr id="1072839172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709264578" name="Picture"/>
+                          <pic:cNvPr id="1072839172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038629617" name="Picture">
+                  <wp:docPr id="1991105868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038629617" name="Picture"/>
+                          <pic:cNvPr id="1991105868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938811654" name="Picture">
+                        <wp:docPr id="209618971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938811654" name="Picture"/>
+                                <pic:cNvPr id="209618971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883815500" name="Picture">
+                        <wp:docPr id="1587841364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883815500" name="Picture"/>
+                                <pic:cNvPr id="1587841364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88341103" name="Picture">
+                        <wp:docPr id="1682305142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88341103" name="Picture"/>
+                                <pic:cNvPr id="1682305142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379027993" name="Picture">
+                        <wp:docPr id="2458997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379027993" name="Picture"/>
+                                <pic:cNvPr id="2458997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233622166" name="Picture">
+                        <wp:docPr id="1469854362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233622166" name="Picture"/>
+                                <pic:cNvPr id="1469854362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018319858" name="Picture">
+                        <wp:docPr id="1029452060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018319858" name="Picture"/>
+                                <pic:cNvPr id="1029452060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599772915" name="Picture">
+                        <wp:docPr id="1210616567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599772915" name="Picture"/>
+                                <pic:cNvPr id="1210616567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131548240" name="Picture">
+                        <wp:docPr id="2089435863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131548240" name="Picture"/>
+                                <pic:cNvPr id="2089435863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475801877" name="Picture">
+                        <wp:docPr id="547837606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475801877" name="Picture"/>
+                                <pic:cNvPr id="547837606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763474087" name="Picture">
+                        <wp:docPr id="352692552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763474087" name="Picture"/>
+                                <pic:cNvPr id="352692552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966512129" name="Picture">
+                        <wp:docPr id="419270847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966512129" name="Picture"/>
+                                <pic:cNvPr id="419270847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906638049" name="Picture">
+                        <wp:docPr id="820623085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906638049" name="Picture"/>
+                                <pic:cNvPr id="820623085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147837198" name="Picture">
+                        <wp:docPr id="239573476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147837198" name="Picture"/>
+                                <pic:cNvPr id="239573476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846908645" name="Picture">
+                        <wp:docPr id="510094489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846908645" name="Picture"/>
+                                <pic:cNvPr id="510094489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982888582" name="Picture">
+                        <wp:docPr id="784610655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982888582" name="Picture"/>
+                                <pic:cNvPr id="784610655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689320298" name="Picture">
+                  <wp:docPr id="320491714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689320298" name="Picture"/>
+                          <pic:cNvPr id="320491714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291842522" name="Picture">
+                  <wp:docPr id="1217843499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291842522" name="Picture"/>
+                          <pic:cNvPr id="1217843499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575977357" name="Picture">
+                  <wp:docPr id="980196357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575977357" name="Picture"/>
+                          <pic:cNvPr id="980196357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803776868" name="Picture">
+                  <wp:docPr id="968750140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803776868" name="Picture"/>
+                          <pic:cNvPr id="968750140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16358749" name="Picture">
+                  <wp:docPr id="754230544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16358749" name="Picture"/>
+                          <pic:cNvPr id="754230544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746277894" name="Picture">
+                  <wp:docPr id="466426692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746277894" name="Picture"/>
+                          <pic:cNvPr id="466426692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728258031" name="Picture">
+                        <wp:docPr id="1189591589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728258031" name="Picture"/>
+                                <pic:cNvPr id="1189591589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921055285" name="Picture">
+                  <wp:docPr id="338669619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921055285" name="Picture"/>
+                          <pic:cNvPr id="338669619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711971312" name="Picture">
+                  <wp:docPr id="68832746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711971312" name="Picture"/>
+                          <pic:cNvPr id="68832746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254049779" name="Picture">
+                  <wp:docPr id="2144860638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254049779" name="Picture"/>
+                          <pic:cNvPr id="2144860638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192038616" name="Picture">
+                  <wp:docPr id="946721322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192038616" name="Picture"/>
+                          <pic:cNvPr id="946721322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125590115" name="Picture">
+                  <wp:docPr id="604996391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125590115" name="Picture"/>
+                          <pic:cNvPr id="604996391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95475358" name="Picture">
+                  <wp:docPr id="546525860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95475358" name="Picture"/>
+                          <pic:cNvPr id="546525860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391674132" name="Picture">
+                        <wp:docPr id="1503561967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391674132" name="Picture"/>
+                                <pic:cNvPr id="1503561967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374972914" name="Picture">
+                  <wp:docPr id="1663231754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374972914" name="Picture"/>
+                          <pic:cNvPr id="1663231754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254434663" name="Picture">
+                  <wp:docPr id="57729893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254434663" name="Picture"/>
+                          <pic:cNvPr id="57729893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264493724" name="Picture">
+                  <wp:docPr id="1684888736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264493724" name="Picture"/>
+                          <pic:cNvPr id="1684888736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102757623" name="Picture">
+                  <wp:docPr id="902596187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102757623" name="Picture"/>
+                          <pic:cNvPr id="902596187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603877130" name="Picture">
+                  <wp:docPr id="250944449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603877130" name="Picture"/>
+                          <pic:cNvPr id="250944449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885944059" name="Picture">
+                  <wp:docPr id="530986169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885944059" name="Picture"/>
+                          <pic:cNvPr id="530986169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280744945" name="Picture">
+                        <wp:docPr id="205183114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280744945" name="Picture"/>
+                                <pic:cNvPr id="205183114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690786301" name="Picture">
+                  <wp:docPr id="580335176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690786301" name="Picture"/>
+                          <pic:cNvPr id="580335176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063282411" name="Picture">
+                  <wp:docPr id="1126236770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063282411" name="Picture"/>
+                          <pic:cNvPr id="1126236770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470920669" name="Picture">
+                  <wp:docPr id="732221412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470920669" name="Picture"/>
+                          <pic:cNvPr id="732221412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050161184" name="Picture">
+                  <wp:docPr id="1484857764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050161184" name="Picture"/>
+                          <pic:cNvPr id="1484857764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850581453" name="Picture">
+                  <wp:docPr id="2034595269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850581453" name="Picture"/>
+                          <pic:cNvPr id="2034595269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305893883" name="Picture">
+                  <wp:docPr id="1512261270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305893883" name="Picture"/>
+                          <pic:cNvPr id="1512261270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735522314" name="Picture">
+                        <wp:docPr id="150463655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735522314" name="Picture"/>
+                                <pic:cNvPr id="150463655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822959689" name="Picture">
+                  <wp:docPr id="1338872226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822959689" name="Picture"/>
+                          <pic:cNvPr id="1338872226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115890344" name="Picture">
+                  <wp:docPr id="2015925792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115890344" name="Picture"/>
+                          <pic:cNvPr id="2015925792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669887378" name="Picture">
+                  <wp:docPr id="820429600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669887378" name="Picture"/>
+                          <pic:cNvPr id="820429600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507144567" name="Picture">
+                  <wp:docPr id="1000974904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507144567" name="Picture"/>
+                          <pic:cNvPr id="1000974904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302736558" name="Picture">
+                  <wp:docPr id="925037397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302736558" name="Picture"/>
+                          <pic:cNvPr id="925037397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206765471" name="Picture">
+                  <wp:docPr id="1078201368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206765471" name="Picture"/>
+                          <pic:cNvPr id="1078201368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605947296" name="Picture">
+                  <wp:docPr id="1781222076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605947296" name="Picture"/>
+                          <pic:cNvPr id="1781222076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219447669" name="Picture">
+                  <wp:docPr id="1356653883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219447669" name="Picture"/>
+                          <pic:cNvPr id="1356653883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85108628" name="Picture">
+                  <wp:docPr id="1363192817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85108628" name="Picture"/>
+                          <pic:cNvPr id="1363192817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>