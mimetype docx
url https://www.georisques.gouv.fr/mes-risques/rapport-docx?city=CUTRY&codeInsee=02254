--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214889656" name="Picture">
+                  <wp:docPr id="2067687338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214889656" name="Picture"/>
+                          <pic:cNvPr id="2067687338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777956500" name="Picture">
+                  <wp:docPr id="175477856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777956500" name="Picture"/>
+                          <pic:cNvPr id="175477856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128989655" name="Picture">
+                        <wp:docPr id="1140401602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128989655" name="Picture"/>
+                                <pic:cNvPr id="1140401602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987488209" name="Picture">
+                  <wp:docPr id="454968816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987488209" name="Picture"/>
+                          <pic:cNvPr id="454968816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032013349" name="Picture">
+                  <wp:docPr id="658416688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032013349" name="Picture"/>
+                          <pic:cNvPr id="658416688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773224870" name="Picture">
+                  <wp:docPr id="1863961371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773224870" name="Picture"/>
+                          <pic:cNvPr id="1863961371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735402691" name="Picture">
+                  <wp:docPr id="1234264366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735402691" name="Picture"/>
+                          <pic:cNvPr id="1234264366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332231996" name="Picture">
+                  <wp:docPr id="481310573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332231996" name="Picture"/>
+                          <pic:cNvPr id="481310573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362972993" name="Picture">
+                        <wp:docPr id="1934492909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362972993" name="Picture"/>
+                                <pic:cNvPr id="1934492909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645344526" name="Picture">
+                        <wp:docPr id="867301168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645344526" name="Picture"/>
+                                <pic:cNvPr id="867301168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270228548" name="Picture">
+                        <wp:docPr id="2088820576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270228548" name="Picture"/>
+                                <pic:cNvPr id="2088820576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820735748" name="Picture">
+                        <wp:docPr id="784584214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820735748" name="Picture"/>
+                                <pic:cNvPr id="784584214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114058773" name="Picture">
+                        <wp:docPr id="778205208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114058773" name="Picture"/>
+                                <pic:cNvPr id="778205208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673516199" name="Picture">
+                        <wp:docPr id="426484207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673516199" name="Picture"/>
+                                <pic:cNvPr id="426484207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214971706" name="Picture">
+                        <wp:docPr id="290825035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214971706" name="Picture"/>
+                                <pic:cNvPr id="290825035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071336061" name="Picture">
+                        <wp:docPr id="2133543091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071336061" name="Picture"/>
+                                <pic:cNvPr id="2133543091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366424968" name="Picture">
+                        <wp:docPr id="1995490442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366424968" name="Picture"/>
+                                <pic:cNvPr id="1995490442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698899644" name="Picture">
+                        <wp:docPr id="2074458588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698899644" name="Picture"/>
+                                <pic:cNvPr id="2074458588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043996036" name="Picture">
+                        <wp:docPr id="388778088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043996036" name="Picture"/>
+                                <pic:cNvPr id="388778088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002747229" name="Picture">
+                        <wp:docPr id="1604409738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002747229" name="Picture"/>
+                                <pic:cNvPr id="1604409738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183464964" name="Picture">
+                  <wp:docPr id="1618341176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183464964" name="Picture"/>
+                          <pic:cNvPr id="1618341176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684847451" name="Picture">
+                  <wp:docPr id="1987055943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684847451" name="Picture"/>
+                          <pic:cNvPr id="1987055943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614696090" name="Picture">
+                  <wp:docPr id="306483224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614696090" name="Picture"/>
+                          <pic:cNvPr id="306483224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401541707" name="Picture">
+                  <wp:docPr id="158590737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401541707" name="Picture"/>
+                          <pic:cNvPr id="158590737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734244658" name="Picture">
+                  <wp:docPr id="1432067011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734244658" name="Picture"/>
+                          <pic:cNvPr id="1432067011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398751471" name="Picture">
+                  <wp:docPr id="1886159416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398751471" name="Picture"/>
+                          <pic:cNvPr id="1886159416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978626732" name="Picture">
+                        <wp:docPr id="1826110614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978626732" name="Picture"/>
+                                <pic:cNvPr id="1826110614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903362850" name="Picture">
+                  <wp:docPr id="828139856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903362850" name="Picture"/>
+                          <pic:cNvPr id="828139856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134660682" name="Picture">
+                  <wp:docPr id="2007076934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134660682" name="Picture"/>
+                          <pic:cNvPr id="2007076934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613922505" name="Picture">
+                  <wp:docPr id="1521495720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613922505" name="Picture"/>
+                          <pic:cNvPr id="1521495720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343365703" name="Picture">
+                  <wp:docPr id="2081000309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343365703" name="Picture"/>
+                          <pic:cNvPr id="2081000309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371554365" name="Picture">
+                  <wp:docPr id="275276013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371554365" name="Picture"/>
+                          <pic:cNvPr id="275276013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329288435" name="Picture">
+                  <wp:docPr id="1775930307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329288435" name="Picture"/>
+                          <pic:cNvPr id="1775930307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962806942" name="Picture">
+                        <wp:docPr id="538701939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962806942" name="Picture"/>
+                                <pic:cNvPr id="538701939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662969312" name="Picture">
+                  <wp:docPr id="497218336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662969312" name="Picture"/>
+                          <pic:cNvPr id="497218336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362713378" name="Picture">
+                  <wp:docPr id="1836613683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362713378" name="Picture"/>
+                          <pic:cNvPr id="1836613683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311832412" name="Picture">
+                  <wp:docPr id="532504912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311832412" name="Picture"/>
+                          <pic:cNvPr id="532504912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846442283" name="Picture">
+                  <wp:docPr id="50585573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846442283" name="Picture"/>
+                          <pic:cNvPr id="50585573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513151575" name="Picture">
+                  <wp:docPr id="1571863025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513151575" name="Picture"/>
+                          <pic:cNvPr id="1571863025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022041396" name="Picture">
+                  <wp:docPr id="1418331262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022041396" name="Picture"/>
+                          <pic:cNvPr id="1418331262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419017036" name="Picture">
+                        <wp:docPr id="958751447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419017036" name="Picture"/>
+                                <pic:cNvPr id="958751447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082409946" name="Picture">
+                  <wp:docPr id="1032337529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082409946" name="Picture"/>
+                          <pic:cNvPr id="1032337529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827555759" name="Picture">
+                  <wp:docPr id="1531063263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827555759" name="Picture"/>
+                          <pic:cNvPr id="1531063263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323743338" name="Picture">
+                  <wp:docPr id="1148796914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323743338" name="Picture"/>
+                          <pic:cNvPr id="1148796914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437419139" name="Picture">
+                  <wp:docPr id="2106157217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437419139" name="Picture"/>
+                          <pic:cNvPr id="2106157217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791126550" name="Picture">
+                  <wp:docPr id="2025545541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791126550" name="Picture"/>
+                          <pic:cNvPr id="2025545541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182071471" name="Picture">
+                  <wp:docPr id="511216730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182071471" name="Picture"/>
+                          <pic:cNvPr id="511216730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879570093" name="Picture">
+                        <wp:docPr id="1712993575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879570093" name="Picture"/>
+                                <pic:cNvPr id="1712993575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730066762" name="Picture">
+                  <wp:docPr id="1020952546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730066762" name="Picture"/>
+                          <pic:cNvPr id="1020952546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384299963" name="Picture">
+                  <wp:docPr id="1575862111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384299963" name="Picture"/>
+                          <pic:cNvPr id="1575862111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548901935" name="Picture">
+                  <wp:docPr id="1601065686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548901935" name="Picture"/>
+                          <pic:cNvPr id="1601065686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>