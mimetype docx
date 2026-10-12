--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067687338" name="Picture">
+                  <wp:docPr id="877668837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067687338" name="Picture"/>
+                          <pic:cNvPr id="877668837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175477856" name="Picture">
+                  <wp:docPr id="275566889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175477856" name="Picture"/>
+                          <pic:cNvPr id="275566889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140401602" name="Picture">
+                        <wp:docPr id="589901021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140401602" name="Picture"/>
+                                <pic:cNvPr id="589901021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454968816" name="Picture">
+                  <wp:docPr id="322143384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454968816" name="Picture"/>
+                          <pic:cNvPr id="322143384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658416688" name="Picture">
+                  <wp:docPr id="176604384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658416688" name="Picture"/>
+                          <pic:cNvPr id="176604384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863961371" name="Picture">
+                  <wp:docPr id="657860952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863961371" name="Picture"/>
+                          <pic:cNvPr id="657860952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234264366" name="Picture">
+                  <wp:docPr id="1445417540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234264366" name="Picture"/>
+                          <pic:cNvPr id="1445417540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481310573" name="Picture">
+                  <wp:docPr id="2050498592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481310573" name="Picture"/>
+                          <pic:cNvPr id="2050498592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934492909" name="Picture">
+                        <wp:docPr id="655896025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934492909" name="Picture"/>
+                                <pic:cNvPr id="655896025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867301168" name="Picture">
+                        <wp:docPr id="368916542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867301168" name="Picture"/>
+                                <pic:cNvPr id="368916542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088820576" name="Picture">
+                        <wp:docPr id="1624446509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088820576" name="Picture"/>
+                                <pic:cNvPr id="1624446509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784584214" name="Picture">
+                        <wp:docPr id="104124010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784584214" name="Picture"/>
+                                <pic:cNvPr id="104124010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778205208" name="Picture">
+                        <wp:docPr id="334392687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778205208" name="Picture"/>
+                                <pic:cNvPr id="334392687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426484207" name="Picture">
+                        <wp:docPr id="3914382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426484207" name="Picture"/>
+                                <pic:cNvPr id="3914382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290825035" name="Picture">
+                        <wp:docPr id="1614978106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290825035" name="Picture"/>
+                                <pic:cNvPr id="1614978106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133543091" name="Picture">
+                        <wp:docPr id="1189656658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133543091" name="Picture"/>
+                                <pic:cNvPr id="1189656658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995490442" name="Picture">
+                        <wp:docPr id="1645241182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995490442" name="Picture"/>
+                                <pic:cNvPr id="1645241182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074458588" name="Picture">
+                        <wp:docPr id="1136242347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074458588" name="Picture"/>
+                                <pic:cNvPr id="1136242347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388778088" name="Picture">
+                        <wp:docPr id="671808276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388778088" name="Picture"/>
+                                <pic:cNvPr id="671808276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604409738" name="Picture">
+                        <wp:docPr id="1275192009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604409738" name="Picture"/>
+                                <pic:cNvPr id="1275192009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618341176" name="Picture">
+                  <wp:docPr id="1294231889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618341176" name="Picture"/>
+                          <pic:cNvPr id="1294231889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987055943" name="Picture">
+                  <wp:docPr id="499041911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987055943" name="Picture"/>
+                          <pic:cNvPr id="499041911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306483224" name="Picture">
+                  <wp:docPr id="1883932540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306483224" name="Picture"/>
+                          <pic:cNvPr id="1883932540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158590737" name="Picture">
+                  <wp:docPr id="223914301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158590737" name="Picture"/>
+                          <pic:cNvPr id="223914301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432067011" name="Picture">
+                  <wp:docPr id="796742991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432067011" name="Picture"/>
+                          <pic:cNvPr id="796742991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886159416" name="Picture">
+                  <wp:docPr id="1023929201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886159416" name="Picture"/>
+                          <pic:cNvPr id="1023929201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826110614" name="Picture">
+                        <wp:docPr id="1948192517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826110614" name="Picture"/>
+                                <pic:cNvPr id="1948192517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828139856" name="Picture">
+                  <wp:docPr id="131448068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828139856" name="Picture"/>
+                          <pic:cNvPr id="131448068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007076934" name="Picture">
+                  <wp:docPr id="437166781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007076934" name="Picture"/>
+                          <pic:cNvPr id="437166781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521495720" name="Picture">
+                  <wp:docPr id="384164318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521495720" name="Picture"/>
+                          <pic:cNvPr id="384164318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081000309" name="Picture">
+                  <wp:docPr id="1471092855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081000309" name="Picture"/>
+                          <pic:cNvPr id="1471092855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275276013" name="Picture">
+                  <wp:docPr id="83868504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275276013" name="Picture"/>
+                          <pic:cNvPr id="83868504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775930307" name="Picture">
+                  <wp:docPr id="2139910272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775930307" name="Picture"/>
+                          <pic:cNvPr id="2139910272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538701939" name="Picture">
+                        <wp:docPr id="765172365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538701939" name="Picture"/>
+                                <pic:cNvPr id="765172365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497218336" name="Picture">
+                  <wp:docPr id="831518670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497218336" name="Picture"/>
+                          <pic:cNvPr id="831518670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836613683" name="Picture">
+                  <wp:docPr id="35191125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836613683" name="Picture"/>
+                          <pic:cNvPr id="35191125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532504912" name="Picture">
+                  <wp:docPr id="1386340913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532504912" name="Picture"/>
+                          <pic:cNvPr id="1386340913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50585573" name="Picture">
+                  <wp:docPr id="745806577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50585573" name="Picture"/>
+                          <pic:cNvPr id="745806577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571863025" name="Picture">
+                  <wp:docPr id="1977861119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571863025" name="Picture"/>
+                          <pic:cNvPr id="1977861119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418331262" name="Picture">
+                  <wp:docPr id="786451181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418331262" name="Picture"/>
+                          <pic:cNvPr id="786451181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958751447" name="Picture">
+                        <wp:docPr id="924006903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958751447" name="Picture"/>
+                                <pic:cNvPr id="924006903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032337529" name="Picture">
+                  <wp:docPr id="453552858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032337529" name="Picture"/>
+                          <pic:cNvPr id="453552858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531063263" name="Picture">
+                  <wp:docPr id="1656830334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531063263" name="Picture"/>
+                          <pic:cNvPr id="1656830334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148796914" name="Picture">
+                  <wp:docPr id="527729736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148796914" name="Picture"/>
+                          <pic:cNvPr id="527729736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106157217" name="Picture">
+                  <wp:docPr id="954018156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106157217" name="Picture"/>
+                          <pic:cNvPr id="954018156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025545541" name="Picture">
+                  <wp:docPr id="929823344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025545541" name="Picture"/>
+                          <pic:cNvPr id="929823344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511216730" name="Picture">
+                  <wp:docPr id="218211683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511216730" name="Picture"/>
+                          <pic:cNvPr id="218211683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712993575" name="Picture">
+                        <wp:docPr id="1884313594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712993575" name="Picture"/>
+                                <pic:cNvPr id="1884313594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020952546" name="Picture">
+                  <wp:docPr id="1895489070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020952546" name="Picture"/>
+                          <pic:cNvPr id="1895489070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575862111" name="Picture">
+                  <wp:docPr id="519276998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575862111" name="Picture"/>
+                          <pic:cNvPr id="519276998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601065686" name="Picture">
+                  <wp:docPr id="1166955592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601065686" name="Picture"/>
+                          <pic:cNvPr id="1166955592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>