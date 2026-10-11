--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097731777" name="Picture">
+                  <wp:docPr id="382503127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097731777" name="Picture"/>
+                          <pic:cNvPr id="382503127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874310238" name="Picture">
+                  <wp:docPr id="2131706463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874310238" name="Picture"/>
+                          <pic:cNvPr id="2131706463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125228906" name="Picture">
+                        <wp:docPr id="1940964944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125228906" name="Picture"/>
+                                <pic:cNvPr id="1940964944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569809418" name="Picture">
+                  <wp:docPr id="1073024211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569809418" name="Picture"/>
+                          <pic:cNvPr id="1073024211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273447004" name="Picture">
+                  <wp:docPr id="496812265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273447004" name="Picture"/>
+                          <pic:cNvPr id="496812265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609788563" name="Picture">
+                  <wp:docPr id="1493874821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609788563" name="Picture"/>
+                          <pic:cNvPr id="1493874821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214884193" name="Picture">
+                  <wp:docPr id="1049093170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214884193" name="Picture"/>
+                          <pic:cNvPr id="1049093170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840585976" name="Picture">
+                  <wp:docPr id="664763428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840585976" name="Picture"/>
+                          <pic:cNvPr id="664763428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689623074" name="Picture">
+                        <wp:docPr id="1132788205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689623074" name="Picture"/>
+                                <pic:cNvPr id="1132788205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579999366" name="Picture">
+                        <wp:docPr id="1334573577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579999366" name="Picture"/>
+                                <pic:cNvPr id="1334573577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794399186" name="Picture">
+                        <wp:docPr id="851464825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794399186" name="Picture"/>
+                                <pic:cNvPr id="851464825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631596003" name="Picture">
+                        <wp:docPr id="1671685344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631596003" name="Picture"/>
+                                <pic:cNvPr id="1671685344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527567196" name="Picture">
+                        <wp:docPr id="1251305421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527567196" name="Picture"/>
+                                <pic:cNvPr id="1251305421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891420294" name="Picture">
+                        <wp:docPr id="164524095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891420294" name="Picture"/>
+                                <pic:cNvPr id="164524095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162767547" name="Picture">
+                        <wp:docPr id="1881418355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162767547" name="Picture"/>
+                                <pic:cNvPr id="1881418355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484823624" name="Picture">
+                        <wp:docPr id="1847629307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484823624" name="Picture"/>
+                                <pic:cNvPr id="1847629307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789279464" name="Picture">
+                        <wp:docPr id="1400708330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789279464" name="Picture"/>
+                                <pic:cNvPr id="1400708330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308517956" name="Picture">
+                        <wp:docPr id="1864004159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308517956" name="Picture"/>
+                                <pic:cNvPr id="1864004159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055567675" name="Picture">
+                        <wp:docPr id="2137987633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055567675" name="Picture"/>
+                                <pic:cNvPr id="2137987633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397218798" name="Picture">
+                        <wp:docPr id="195629953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397218798" name="Picture"/>
+                                <pic:cNvPr id="195629953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310153829" name="Picture">
+                        <wp:docPr id="1294175505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310153829" name="Picture"/>
+                                <pic:cNvPr id="1294175505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778837606" name="Picture">
+                        <wp:docPr id="1289418923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778837606" name="Picture"/>
+                                <pic:cNvPr id="1289418923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599471998" name="Picture">
+                        <wp:docPr id="1802617318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599471998" name="Picture"/>
+                                <pic:cNvPr id="1802617318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588420004" name="Picture">
+                  <wp:docPr id="929622907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588420004" name="Picture"/>
+                          <pic:cNvPr id="929622907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067174956" name="Picture">
+                  <wp:docPr id="1909153172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067174956" name="Picture"/>
+                          <pic:cNvPr id="1909153172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598652002" name="Picture">
+                  <wp:docPr id="1526707958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598652002" name="Picture"/>
+                          <pic:cNvPr id="1526707958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500362112" name="Picture">
+                  <wp:docPr id="137233756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500362112" name="Picture"/>
+                          <pic:cNvPr id="137233756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495632645" name="Picture">
+                  <wp:docPr id="1983501774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495632645" name="Picture"/>
+                          <pic:cNvPr id="1983501774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922909497" name="Picture">
+                  <wp:docPr id="1069227052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922909497" name="Picture"/>
+                          <pic:cNvPr id="1069227052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018278869" name="Picture">
+                        <wp:docPr id="461131502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018278869" name="Picture"/>
+                                <pic:cNvPr id="461131502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541518909" name="Picture">
+                        <wp:docPr id="117311289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541518909" name="Picture"/>
+                                <pic:cNvPr id="117311289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815028043" name="Picture">
+                  <wp:docPr id="329674379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815028043" name="Picture"/>
+                          <pic:cNvPr id="329674379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050736541" name="Picture">
+                  <wp:docPr id="224195978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050736541" name="Picture"/>
+                          <pic:cNvPr id="224195978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750637241" name="Picture">
+                  <wp:docPr id="2079194327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750637241" name="Picture"/>
+                          <pic:cNvPr id="2079194327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800550940" name="Picture">
+                  <wp:docPr id="639996702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800550940" name="Picture"/>
+                          <pic:cNvPr id="639996702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451862128" name="Picture">
+                  <wp:docPr id="959423405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451862128" name="Picture"/>
+                          <pic:cNvPr id="959423405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818595099" name="Picture">
+                  <wp:docPr id="157491048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818595099" name="Picture"/>
+                          <pic:cNvPr id="157491048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670974773" name="Picture">
+                        <wp:docPr id="944125906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670974773" name="Picture"/>
+                                <pic:cNvPr id="944125906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104611346" name="Picture">
+                        <wp:docPr id="274049696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104611346" name="Picture"/>
+                                <pic:cNvPr id="274049696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350555382" name="Picture">
+                  <wp:docPr id="430237663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350555382" name="Picture"/>
+                          <pic:cNvPr id="430237663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174989034" name="Picture">
+                  <wp:docPr id="2142986533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174989034" name="Picture"/>
+                          <pic:cNvPr id="2142986533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195897664" name="Picture">
+                  <wp:docPr id="792512409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195897664" name="Picture"/>
+                          <pic:cNvPr id="792512409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176515036" name="Picture">
+                  <wp:docPr id="1478597903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176515036" name="Picture"/>
+                          <pic:cNvPr id="1478597903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732320762" name="Picture">
+                  <wp:docPr id="1514447419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732320762" name="Picture"/>
+                          <pic:cNvPr id="1514447419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29949,57 +29949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975461370" name="Picture">
+                  <wp:docPr id="1144287413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975461370" name="Picture"/>
+                          <pic:cNvPr id="1144287413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31092,57 +31092,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123944980" name="Picture">
+                        <wp:docPr id="1930897915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123944980" name="Picture"/>
+                                <pic:cNvPr id="1930897915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32453,57 +32453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719380918" name="Picture">
+                  <wp:docPr id="339828468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719380918" name="Picture"/>
+                          <pic:cNvPr id="339828468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32542,57 +32542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438225287" name="Picture">
+                  <wp:docPr id="1563246281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438225287" name="Picture"/>
+                          <pic:cNvPr id="1563246281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33186,57 +33186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197959796" name="Picture">
+                  <wp:docPr id="1811188329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197959796" name="Picture"/>
+                          <pic:cNvPr id="1811188329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34184,57 +34184,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581057165" name="Picture">
+                  <wp:docPr id="1422910688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581057165" name="Picture"/>
+                          <pic:cNvPr id="1422910688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939610997" name="Picture">
+                  <wp:docPr id="345921815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939610997" name="Picture"/>
+                          <pic:cNvPr id="345921815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35666,57 +35666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564337010" name="Picture">
+                  <wp:docPr id="1033272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564337010" name="Picture"/>
+                          <pic:cNvPr id="1033272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36819,57 +36819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193016134" name="Picture">
+                        <wp:docPr id="1085850426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193016134" name="Picture"/>
+                                <pic:cNvPr id="1085850426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38291,57 +38291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852545997" name="Picture">
+                  <wp:docPr id="1055449361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852545997" name="Picture"/>
+                          <pic:cNvPr id="1055449361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38380,57 +38380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054522467" name="Picture">
+                  <wp:docPr id="601115656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054522467" name="Picture"/>
+                          <pic:cNvPr id="601115656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39024,57 +39024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538222508" name="Picture">
+                  <wp:docPr id="1249426588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538222508" name="Picture"/>
+                          <pic:cNvPr id="1249426588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40022,57 +40022,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173434131" name="Picture">
+                  <wp:docPr id="263507898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173434131" name="Picture"/>
+                          <pic:cNvPr id="263507898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273622935" name="Picture">
+                  <wp:docPr id="536575440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273622935" name="Picture"/>
+                          <pic:cNvPr id="536575440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41502,57 +41502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623432884" name="Picture">
+                  <wp:docPr id="114266141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623432884" name="Picture"/>
+                          <pic:cNvPr id="114266141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42645,57 +42645,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521608136" name="Picture">
+                        <wp:docPr id="63594055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521608136" name="Picture"/>
+                                <pic:cNvPr id="63594055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43866,57 +43866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675428000" name="Picture">
+                  <wp:docPr id="2046781787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675428000" name="Picture"/>
+                          <pic:cNvPr id="2046781787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43937,57 +43937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318595991" name="Picture">
+                  <wp:docPr id="1209503677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318595991" name="Picture"/>
+                          <pic:cNvPr id="1209503677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44351,57 +44351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536990758" name="Picture">
+                  <wp:docPr id="939267424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536990758" name="Picture"/>
+                          <pic:cNvPr id="939267424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>