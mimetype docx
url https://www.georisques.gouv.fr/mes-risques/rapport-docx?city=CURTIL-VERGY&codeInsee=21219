--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582959746" name="Picture">
+                  <wp:docPr id="335059972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582959746" name="Picture"/>
+                          <pic:cNvPr id="335059972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666615170" name="Picture">
+                  <wp:docPr id="2030474130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666615170" name="Picture"/>
+                          <pic:cNvPr id="2030474130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212659599" name="Picture">
+                        <wp:docPr id="1886277307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212659599" name="Picture"/>
+                                <pic:cNvPr id="1886277307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104515770" name="Picture">
+                  <wp:docPr id="93290533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104515770" name="Picture"/>
+                          <pic:cNvPr id="93290533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618721435" name="Picture">
+                  <wp:docPr id="760838478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618721435" name="Picture"/>
+                          <pic:cNvPr id="760838478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171899738" name="Picture">
+                  <wp:docPr id="249198991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171899738" name="Picture"/>
+                          <pic:cNvPr id="249198991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464143313" name="Picture">
+                  <wp:docPr id="521751025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464143313" name="Picture"/>
+                          <pic:cNvPr id="521751025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465397384" name="Picture">
+                  <wp:docPr id="1448109993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465397384" name="Picture"/>
+                          <pic:cNvPr id="1448109993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124630988" name="Picture">
+                        <wp:docPr id="452744683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124630988" name="Picture"/>
+                                <pic:cNvPr id="452744683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872517720" name="Picture">
+                        <wp:docPr id="1212597758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872517720" name="Picture"/>
+                                <pic:cNvPr id="1212597758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452415120" name="Picture">
+                        <wp:docPr id="635477015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452415120" name="Picture"/>
+                                <pic:cNvPr id="635477015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504554804" name="Picture">
+                        <wp:docPr id="382801717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504554804" name="Picture"/>
+                                <pic:cNvPr id="382801717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038671702" name="Picture">
+                        <wp:docPr id="1679928066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038671702" name="Picture"/>
+                                <pic:cNvPr id="1679928066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685640693" name="Picture">
+                        <wp:docPr id="389620553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685640693" name="Picture"/>
+                                <pic:cNvPr id="389620553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846039612" name="Picture">
+                        <wp:docPr id="227588458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846039612" name="Picture"/>
+                                <pic:cNvPr id="227588458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165054664" name="Picture">
+                        <wp:docPr id="550413971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165054664" name="Picture"/>
+                                <pic:cNvPr id="550413971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306584730" name="Picture">
+                        <wp:docPr id="506101338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306584730" name="Picture"/>
+                                <pic:cNvPr id="506101338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406127027" name="Picture">
+                        <wp:docPr id="1168318071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406127027" name="Picture"/>
+                                <pic:cNvPr id="1168318071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689664689" name="Picture">
+                        <wp:docPr id="580916359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689664689" name="Picture"/>
+                                <pic:cNvPr id="580916359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386213834" name="Picture">
+                        <wp:docPr id="1251141618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386213834" name="Picture"/>
+                                <pic:cNvPr id="1251141618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714442180" name="Picture">
+                        <wp:docPr id="887388208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714442180" name="Picture"/>
+                                <pic:cNvPr id="887388208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526767040" name="Picture">
+                        <wp:docPr id="382824932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526767040" name="Picture"/>
+                                <pic:cNvPr id="382824932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266741083" name="Picture">
+                        <wp:docPr id="462319473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266741083" name="Picture"/>
+                                <pic:cNvPr id="462319473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331412381" name="Picture">
+                  <wp:docPr id="2070405266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331412381" name="Picture"/>
+                          <pic:cNvPr id="2070405266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524949155" name="Picture">
+                  <wp:docPr id="1126473524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524949155" name="Picture"/>
+                          <pic:cNvPr id="1126473524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239927575" name="Picture">
+                  <wp:docPr id="1593349027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239927575" name="Picture"/>
+                          <pic:cNvPr id="1593349027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029267801" name="Picture">
+                  <wp:docPr id="1534560005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029267801" name="Picture"/>
+                          <pic:cNvPr id="1534560005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101333075" name="Picture">
+                  <wp:docPr id="675438658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101333075" name="Picture"/>
+                          <pic:cNvPr id="675438658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216581781" name="Picture">
+                  <wp:docPr id="1969387122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216581781" name="Picture"/>
+                          <pic:cNvPr id="1969387122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278716216" name="Picture">
+                        <wp:docPr id="1719866605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278716216" name="Picture"/>
+                                <pic:cNvPr id="1719866605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30504007" name="Picture">
+                  <wp:docPr id="960374636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30504007" name="Picture"/>
+                          <pic:cNvPr id="960374636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110655600" name="Picture">
+                  <wp:docPr id="784746064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110655600" name="Picture"/>
+                          <pic:cNvPr id="784746064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867982695" name="Picture">
+                  <wp:docPr id="1344015129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867982695" name="Picture"/>
+                          <pic:cNvPr id="1344015129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915164386" name="Picture">
+                  <wp:docPr id="1211984023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915164386" name="Picture"/>
+                          <pic:cNvPr id="1211984023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92229399" name="Picture">
+                  <wp:docPr id="1865434645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92229399" name="Picture"/>
+                          <pic:cNvPr id="1865434645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446904809" name="Picture">
+                  <wp:docPr id="1048372105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446904809" name="Picture"/>
+                          <pic:cNvPr id="1048372105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448348717" name="Picture">
+                        <wp:docPr id="1220603773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448348717" name="Picture"/>
+                                <pic:cNvPr id="1220603773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556405914" name="Picture">
+                        <wp:docPr id="1710274335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556405914" name="Picture"/>
+                                <pic:cNvPr id="1710274335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235088232" name="Picture">
+                  <wp:docPr id="496291163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235088232" name="Picture"/>
+                          <pic:cNvPr id="496291163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959331388" name="Picture">
+                  <wp:docPr id="2109528505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959331388" name="Picture"/>
+                          <pic:cNvPr id="2109528505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446948303" name="Picture">
+                  <wp:docPr id="2005676826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446948303" name="Picture"/>
+                          <pic:cNvPr id="2005676826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197995230" name="Picture">
+                  <wp:docPr id="448291074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197995230" name="Picture"/>
+                          <pic:cNvPr id="448291074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50524523" name="Picture">
+                  <wp:docPr id="935291262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50524523" name="Picture"/>
+                          <pic:cNvPr id="935291262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725564796" name="Picture">
+                  <wp:docPr id="862805473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725564796" name="Picture"/>
+                          <pic:cNvPr id="862805473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722216703" name="Picture">
+                        <wp:docPr id="1221191009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722216703" name="Picture"/>
+                                <pic:cNvPr id="1221191009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306003285" name="Picture">
+                  <wp:docPr id="394898723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306003285" name="Picture"/>
+                          <pic:cNvPr id="394898723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470862186" name="Picture">
+                  <wp:docPr id="1173777360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470862186" name="Picture"/>
+                          <pic:cNvPr id="1173777360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888456513" name="Picture">
+                  <wp:docPr id="271538675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888456513" name="Picture"/>
+                          <pic:cNvPr id="271538675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24600533" name="Picture">
+                  <wp:docPr id="336074781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24600533" name="Picture"/>
+                          <pic:cNvPr id="336074781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65719535" name="Picture">
+                  <wp:docPr id="1655600862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65719535" name="Picture"/>
+                          <pic:cNvPr id="1655600862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295911213" name="Picture">
+                  <wp:docPr id="571090992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295911213" name="Picture"/>
+                          <pic:cNvPr id="571090992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266192533" name="Picture">
+                        <wp:docPr id="489160647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266192533" name="Picture"/>
+                                <pic:cNvPr id="489160647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848810274" name="Picture">
+                  <wp:docPr id="1855918075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848810274" name="Picture"/>
+                          <pic:cNvPr id="1855918075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462872064" name="Picture">
+                  <wp:docPr id="1076067051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462872064" name="Picture"/>
+                          <pic:cNvPr id="1076067051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220119680" name="Picture">
+                  <wp:docPr id="1681637693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220119680" name="Picture"/>
+                          <pic:cNvPr id="1681637693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766702922" name="Picture">
+                  <wp:docPr id="1896673901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766702922" name="Picture"/>
+                          <pic:cNvPr id="1896673901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484263020" name="Picture">
+                  <wp:docPr id="1822311696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484263020" name="Picture"/>
+                          <pic:cNvPr id="1822311696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70947736" name="Picture">
+                  <wp:docPr id="1095563187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70947736" name="Picture"/>
+                          <pic:cNvPr id="1095563187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295172919" name="Picture">
+                        <wp:docPr id="920208468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295172919" name="Picture"/>
+                                <pic:cNvPr id="920208468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683498404" name="Picture">
+                  <wp:docPr id="413456380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683498404" name="Picture"/>
+                          <pic:cNvPr id="413456380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550072082" name="Picture">
+                  <wp:docPr id="1932912882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550072082" name="Picture"/>
+                          <pic:cNvPr id="1932912882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770637495" name="Picture">
+                  <wp:docPr id="1563280143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770637495" name="Picture"/>
+                          <pic:cNvPr id="1563280143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46071,57 +46071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834990268" name="Picture">
+                  <wp:docPr id="36441848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834990268" name="Picture"/>
+                          <pic:cNvPr id="36441848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46142,57 +46142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511958633" name="Picture">
+                  <wp:docPr id="1577194551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511958633" name="Picture"/>
+                          <pic:cNvPr id="1577194551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46556,57 +46556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14675675" name="Picture">
+                  <wp:docPr id="1829011779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14675675" name="Picture"/>
+                          <pic:cNvPr id="1829011779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>