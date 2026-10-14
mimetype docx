--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213807429" name="Picture">
+                  <wp:docPr id="582214180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213807429" name="Picture"/>
+                          <pic:cNvPr id="582214180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887108486" name="Picture">
+                  <wp:docPr id="1693366553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887108486" name="Picture"/>
+                          <pic:cNvPr id="1693366553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054522334" name="Picture">
+                        <wp:docPr id="902457459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054522334" name="Picture"/>
+                                <pic:cNvPr id="902457459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497305417" name="Picture">
+                  <wp:docPr id="168938064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497305417" name="Picture"/>
+                          <pic:cNvPr id="168938064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932826519" name="Picture">
+                  <wp:docPr id="1896121338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932826519" name="Picture"/>
+                          <pic:cNvPr id="1896121338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206966608" name="Picture">
+                  <wp:docPr id="688802860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206966608" name="Picture"/>
+                          <pic:cNvPr id="688802860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386428740" name="Picture">
+                  <wp:docPr id="26931011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386428740" name="Picture"/>
+                          <pic:cNvPr id="26931011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881486859" name="Picture">
+                  <wp:docPr id="102018018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881486859" name="Picture"/>
+                          <pic:cNvPr id="102018018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727574425" name="Picture">
+                        <wp:docPr id="1702917288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727574425" name="Picture"/>
+                                <pic:cNvPr id="1702917288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17145785" name="Picture">
+                        <wp:docPr id="850421560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17145785" name="Picture"/>
+                                <pic:cNvPr id="850421560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116931539" name="Picture">
+                        <wp:docPr id="1174701632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116931539" name="Picture"/>
+                                <pic:cNvPr id="1174701632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466823880" name="Picture">
+                        <wp:docPr id="885087838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466823880" name="Picture"/>
+                                <pic:cNvPr id="885087838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340374213" name="Picture">
+                        <wp:docPr id="1164616834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340374213" name="Picture"/>
+                                <pic:cNvPr id="1164616834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655632973" name="Picture">
+                        <wp:docPr id="442245817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655632973" name="Picture"/>
+                                <pic:cNvPr id="442245817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687163014" name="Picture">
+                        <wp:docPr id="304249095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687163014" name="Picture"/>
+                                <pic:cNvPr id="304249095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540126915" name="Picture">
+                        <wp:docPr id="1991175135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540126915" name="Picture"/>
+                                <pic:cNvPr id="1991175135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753638328" name="Picture">
+                        <wp:docPr id="1858896244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753638328" name="Picture"/>
+                                <pic:cNvPr id="1858896244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544703594" name="Picture">
+                        <wp:docPr id="2082760954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544703594" name="Picture"/>
+                                <pic:cNvPr id="2082760954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639083957" name="Picture">
+                        <wp:docPr id="2142167946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639083957" name="Picture"/>
+                                <pic:cNvPr id="2142167946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351193982" name="Picture">
+                        <wp:docPr id="826244058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351193982" name="Picture"/>
+                                <pic:cNvPr id="826244058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190090220" name="Picture">
+                  <wp:docPr id="1216330244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190090220" name="Picture"/>
+                          <pic:cNvPr id="1216330244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728684067" name="Picture">
+                  <wp:docPr id="540980683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728684067" name="Picture"/>
+                          <pic:cNvPr id="540980683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908128318" name="Picture">
+                  <wp:docPr id="2047892849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908128318" name="Picture"/>
+                          <pic:cNvPr id="2047892849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563664692" name="Picture">
+                  <wp:docPr id="223683298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563664692" name="Picture"/>
+                          <pic:cNvPr id="223683298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129931418" name="Picture">
+                  <wp:docPr id="1856758600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129931418" name="Picture"/>
+                          <pic:cNvPr id="1856758600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956883124" name="Picture">
+                  <wp:docPr id="1969988102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956883124" name="Picture"/>
+                          <pic:cNvPr id="1969988102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768524780" name="Picture">
+                        <wp:docPr id="1915227990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768524780" name="Picture"/>
+                                <pic:cNvPr id="1915227990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17649,57 +17649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960065770" name="Picture">
+                  <wp:docPr id="1726712921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960065770" name="Picture"/>
+                          <pic:cNvPr id="1726712921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17738,57 +17738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588651583" name="Picture">
+                  <wp:docPr id="1548148834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588651583" name="Picture"/>
+                          <pic:cNvPr id="1548148834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18391,57 +18391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481370002" name="Picture">
+                  <wp:docPr id="1608392922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481370002" name="Picture"/>
+                          <pic:cNvPr id="1608392922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19416,57 +19416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920462468" name="Picture">
+                  <wp:docPr id="1735663151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920462468" name="Picture"/>
+                          <pic:cNvPr id="1735663151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19519,57 +19519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800827855" name="Picture">
+                  <wp:docPr id="351189043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800827855" name="Picture"/>
+                          <pic:cNvPr id="351189043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20848,57 +20848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012337884" name="Picture">
+                  <wp:docPr id="162311717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012337884" name="Picture"/>
+                          <pic:cNvPr id="162311717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22489,57 +22489,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460975730" name="Picture">
+                        <wp:docPr id="147764676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460975730" name="Picture"/>
+                                <pic:cNvPr id="147764676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24363,57 +24363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834770727" name="Picture">
+                  <wp:docPr id="701450404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834770727" name="Picture"/>
+                          <pic:cNvPr id="701450404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24452,57 +24452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954517938" name="Picture">
+                  <wp:docPr id="1322773918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954517938" name="Picture"/>
+                          <pic:cNvPr id="1322773918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25132,57 +25132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721555880" name="Picture">
+                  <wp:docPr id="1989725752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721555880" name="Picture"/>
+                          <pic:cNvPr id="1989725752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26193,57 +26193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224282921" name="Picture">
+                  <wp:docPr id="1401869866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224282921" name="Picture"/>
+                          <pic:cNvPr id="1401869866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26296,57 +26296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225932140" name="Picture">
+                  <wp:docPr id="756864532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225932140" name="Picture"/>
+                          <pic:cNvPr id="756864532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27754,57 +27754,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521543933" name="Picture">
+                  <wp:docPr id="521339668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521543933" name="Picture"/>
+                          <pic:cNvPr id="521339668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28951,57 +28951,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704036830" name="Picture">
+                        <wp:docPr id="1990034411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704036830" name="Picture"/>
+                                <pic:cNvPr id="1990034411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31121,57 +31121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219068032" name="Picture">
+                  <wp:docPr id="54747459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219068032" name="Picture"/>
+                          <pic:cNvPr id="54747459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31210,57 +31210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104215935" name="Picture">
+                  <wp:docPr id="559767972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104215935" name="Picture"/>
+                          <pic:cNvPr id="559767972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31854,57 +31854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438460968" name="Picture">
+                  <wp:docPr id="1002781887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438460968" name="Picture"/>
+                          <pic:cNvPr id="1002781887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32852,57 +32852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967861735" name="Picture">
+                  <wp:docPr id="1121989771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967861735" name="Picture"/>
+                          <pic:cNvPr id="1121989771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32955,57 +32955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027205232" name="Picture">
+                  <wp:docPr id="394171390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027205232" name="Picture"/>
+                          <pic:cNvPr id="394171390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34332,57 +34332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689573723" name="Picture">
+                  <wp:docPr id="1643139812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689573723" name="Picture"/>
+                          <pic:cNvPr id="1643139812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093313583" name="Picture">
+                        <wp:docPr id="2094344123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093313583" name="Picture"/>
+                                <pic:cNvPr id="2094344123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36746,57 +36746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861412902" name="Picture">
+                  <wp:docPr id="538377700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861412902" name="Picture"/>
+                          <pic:cNvPr id="538377700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36826,57 +36826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819399551" name="Picture">
+                  <wp:docPr id="464130280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819399551" name="Picture"/>
+                          <pic:cNvPr id="464130280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37305,57 +37305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789629208" name="Picture">
+                  <wp:docPr id="1012124710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789629208" name="Picture"/>
+                          <pic:cNvPr id="1012124710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39740,57 +39740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331036685" name="Picture">
+                  <wp:docPr id="1928546923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331036685" name="Picture"/>
+                          <pic:cNvPr id="1928546923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39811,57 +39811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904467240" name="Picture">
+                  <wp:docPr id="966076813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904467240" name="Picture"/>
+                          <pic:cNvPr id="966076813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40225,57 +40225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483899401" name="Picture">
+                  <wp:docPr id="461762661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483899401" name="Picture"/>
+                          <pic:cNvPr id="461762661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>