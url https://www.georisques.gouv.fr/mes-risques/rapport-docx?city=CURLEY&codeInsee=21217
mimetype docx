--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029079533" name="Picture">
+                  <wp:docPr id="1316715074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029079533" name="Picture"/>
+                          <pic:cNvPr id="1316715074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805365386" name="Picture">
+                  <wp:docPr id="1274880383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805365386" name="Picture"/>
+                          <pic:cNvPr id="1274880383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408262046" name="Picture">
+                        <wp:docPr id="1820858529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408262046" name="Picture"/>
+                                <pic:cNvPr id="1820858529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949539814" name="Picture">
+                  <wp:docPr id="569380732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949539814" name="Picture"/>
+                          <pic:cNvPr id="569380732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226334732" name="Picture">
+                  <wp:docPr id="911915236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226334732" name="Picture"/>
+                          <pic:cNvPr id="911915236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719163416" name="Picture">
+                  <wp:docPr id="1219038767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719163416" name="Picture"/>
+                          <pic:cNvPr id="1219038767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124484265" name="Picture">
+                  <wp:docPr id="1191519038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124484265" name="Picture"/>
+                          <pic:cNvPr id="1191519038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29941448" name="Picture">
+                  <wp:docPr id="538458184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29941448" name="Picture"/>
+                          <pic:cNvPr id="538458184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330321894" name="Picture">
+                        <wp:docPr id="542295673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330321894" name="Picture"/>
+                                <pic:cNvPr id="542295673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658547452" name="Picture">
+                        <wp:docPr id="1919710827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658547452" name="Picture"/>
+                                <pic:cNvPr id="1919710827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026355503" name="Picture">
+                        <wp:docPr id="994880784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026355503" name="Picture"/>
+                                <pic:cNvPr id="994880784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336416358" name="Picture">
+                        <wp:docPr id="1167687359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336416358" name="Picture"/>
+                                <pic:cNvPr id="1167687359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587364785" name="Picture">
+                        <wp:docPr id="1808974536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587364785" name="Picture"/>
+                                <pic:cNvPr id="1808974536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108252657" name="Picture">
+                        <wp:docPr id="1114366552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108252657" name="Picture"/>
+                                <pic:cNvPr id="1114366552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261117347" name="Picture">
+                        <wp:docPr id="1821397185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261117347" name="Picture"/>
+                                <pic:cNvPr id="1821397185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504367661" name="Picture">
+                        <wp:docPr id="1377815904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504367661" name="Picture"/>
+                                <pic:cNvPr id="1377815904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091264449" name="Picture">
+                        <wp:docPr id="1163233919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091264449" name="Picture"/>
+                                <pic:cNvPr id="1163233919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386189634" name="Picture">
+                        <wp:docPr id="412060754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386189634" name="Picture"/>
+                                <pic:cNvPr id="412060754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475104785" name="Picture">
+                        <wp:docPr id="652986872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475104785" name="Picture"/>
+                                <pic:cNvPr id="652986872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145970443" name="Picture">
+                        <wp:docPr id="1939386966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145970443" name="Picture"/>
+                                <pic:cNvPr id="1939386966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513727736" name="Picture">
+                        <wp:docPr id="416803526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513727736" name="Picture"/>
+                                <pic:cNvPr id="416803526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562454234" name="Picture">
+                        <wp:docPr id="1784568159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562454234" name="Picture"/>
+                                <pic:cNvPr id="1784568159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966453166" name="Picture">
+                        <wp:docPr id="1842129852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966453166" name="Picture"/>
+                                <pic:cNvPr id="1842129852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710938941" name="Picture">
+                  <wp:docPr id="638316539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710938941" name="Picture"/>
+                          <pic:cNvPr id="638316539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950497091" name="Picture">
+                  <wp:docPr id="1891579886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950497091" name="Picture"/>
+                          <pic:cNvPr id="1891579886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812902683" name="Picture">
+                  <wp:docPr id="235503379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812902683" name="Picture"/>
+                          <pic:cNvPr id="235503379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025583537" name="Picture">
+                  <wp:docPr id="1488246934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025583537" name="Picture"/>
+                          <pic:cNvPr id="1488246934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109297920" name="Picture">
+                  <wp:docPr id="709615417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109297920" name="Picture"/>
+                          <pic:cNvPr id="709615417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387629274" name="Picture">
+                  <wp:docPr id="952261905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387629274" name="Picture"/>
+                          <pic:cNvPr id="952261905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049279726" name="Picture">
+                        <wp:docPr id="2107769399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049279726" name="Picture"/>
+                                <pic:cNvPr id="2107769399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778333207" name="Picture">
+                  <wp:docPr id="1350807751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778333207" name="Picture"/>
+                          <pic:cNvPr id="1350807751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983160624" name="Picture">
+                  <wp:docPr id="493961185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983160624" name="Picture"/>
+                          <pic:cNvPr id="493961185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544230382" name="Picture">
+                  <wp:docPr id="1890526658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544230382" name="Picture"/>
+                          <pic:cNvPr id="1890526658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718354259" name="Picture">
+                  <wp:docPr id="1414699115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718354259" name="Picture"/>
+                          <pic:cNvPr id="1414699115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949505234" name="Picture">
+                  <wp:docPr id="837512276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949505234" name="Picture"/>
+                          <pic:cNvPr id="837512276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694300669" name="Picture">
+                  <wp:docPr id="794276433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694300669" name="Picture"/>
+                          <pic:cNvPr id="794276433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851724020" name="Picture">
+                        <wp:docPr id="377557070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851724020" name="Picture"/>
+                                <pic:cNvPr id="377557070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75599741" name="Picture">
+                  <wp:docPr id="35127738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75599741" name="Picture"/>
+                          <pic:cNvPr id="35127738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350391039" name="Picture">
+                  <wp:docPr id="478507735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350391039" name="Picture"/>
+                          <pic:cNvPr id="478507735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110500945" name="Picture">
+                  <wp:docPr id="789519847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110500945" name="Picture"/>
+                          <pic:cNvPr id="789519847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867436478" name="Picture">
+                  <wp:docPr id="15346609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867436478" name="Picture"/>
+                          <pic:cNvPr id="15346609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743377173" name="Picture">
+                  <wp:docPr id="912108875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743377173" name="Picture"/>
+                          <pic:cNvPr id="912108875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740364111" name="Picture">
+                  <wp:docPr id="1161110937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740364111" name="Picture"/>
+                          <pic:cNvPr id="1161110937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29591,57 +29591,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399448206" name="Picture">
+                        <wp:docPr id="1694738163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399448206" name="Picture"/>
+                                <pic:cNvPr id="1694738163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31445,57 +31445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184531623" name="Picture">
+                  <wp:docPr id="335762905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184531623" name="Picture"/>
+                          <pic:cNvPr id="335762905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31534,57 +31534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761211062" name="Picture">
+                  <wp:docPr id="650804584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761211062" name="Picture"/>
+                          <pic:cNvPr id="650804584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32178,57 +32178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100254165" name="Picture">
+                  <wp:docPr id="1671663868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100254165" name="Picture"/>
+                          <pic:cNvPr id="1671663868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33176,57 +33176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244827003" name="Picture">
+                  <wp:docPr id="2021229340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244827003" name="Picture"/>
+                          <pic:cNvPr id="2021229340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33279,57 +33279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801340016" name="Picture">
+                  <wp:docPr id="768902569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801340016" name="Picture"/>
+                          <pic:cNvPr id="768902569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34656,57 +34656,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136204192" name="Picture">
+                  <wp:docPr id="935281464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136204192" name="Picture"/>
+                          <pic:cNvPr id="935281464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35799,57 +35799,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389803872" name="Picture">
+                        <wp:docPr id="1349836841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389803872" name="Picture"/>
+                                <pic:cNvPr id="1349836841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37160,57 +37160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684691413" name="Picture">
+                  <wp:docPr id="488624028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684691413" name="Picture"/>
+                          <pic:cNvPr id="488624028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37249,57 +37249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858832260" name="Picture">
+                  <wp:docPr id="1486370749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858832260" name="Picture"/>
+                          <pic:cNvPr id="1486370749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37893,57 +37893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93615186" name="Picture">
+                  <wp:docPr id="923280676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93615186" name="Picture"/>
+                          <pic:cNvPr id="923280676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38891,57 +38891,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908442913" name="Picture">
+                  <wp:docPr id="1527695492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908442913" name="Picture"/>
+                          <pic:cNvPr id="1527695492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38994,57 +38994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050435991" name="Picture">
+                  <wp:docPr id="1646707318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050435991" name="Picture"/>
+                          <pic:cNvPr id="1646707318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40371,57 +40371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498485572" name="Picture">
+                  <wp:docPr id="207495251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498485572" name="Picture"/>
+                          <pic:cNvPr id="207495251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41514,57 +41514,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289215428" name="Picture">
+                        <wp:docPr id="1528656833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289215428" name="Picture"/>
+                                <pic:cNvPr id="1528656833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42785,57 +42785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986539059" name="Picture">
+                  <wp:docPr id="473086866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986539059" name="Picture"/>
+                          <pic:cNvPr id="473086866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42865,57 +42865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573237021" name="Picture">
+                  <wp:docPr id="1642134172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573237021" name="Picture"/>
+                          <pic:cNvPr id="1642134172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43344,57 +43344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391216144" name="Picture">
+                  <wp:docPr id="867450449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391216144" name="Picture"/>
+                          <pic:cNvPr id="867450449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44939,57 +44939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387376535" name="Picture">
+                  <wp:docPr id="1250051511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387376535" name="Picture"/>
+                          <pic:cNvPr id="1250051511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45010,57 +45010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571257221" name="Picture">
+                  <wp:docPr id="743469665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571257221" name="Picture"/>
+                          <pic:cNvPr id="743469665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45424,57 +45424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050798120" name="Picture">
+                  <wp:docPr id="1040484108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050798120" name="Picture"/>
+                          <pic:cNvPr id="1040484108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>