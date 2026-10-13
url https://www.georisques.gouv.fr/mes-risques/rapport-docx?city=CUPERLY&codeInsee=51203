--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815130360" name="Picture">
+                  <wp:docPr id="553828945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815130360" name="Picture"/>
+                          <pic:cNvPr id="553828945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810790572" name="Picture">
+                  <wp:docPr id="1916649800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810790572" name="Picture"/>
+                          <pic:cNvPr id="1916649800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369314793" name="Picture">
+                        <wp:docPr id="1377386695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369314793" name="Picture"/>
+                                <pic:cNvPr id="1377386695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463345741" name="Picture">
+                  <wp:docPr id="713905000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463345741" name="Picture"/>
+                          <pic:cNvPr id="713905000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858856741" name="Picture">
+                  <wp:docPr id="949104737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858856741" name="Picture"/>
+                          <pic:cNvPr id="949104737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351470462" name="Picture">
+                  <wp:docPr id="1804020758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351470462" name="Picture"/>
+                          <pic:cNvPr id="1804020758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652659476" name="Picture">
+                  <wp:docPr id="496451404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652659476" name="Picture"/>
+                          <pic:cNvPr id="496451404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656088297" name="Picture">
+                  <wp:docPr id="1609657890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656088297" name="Picture"/>
+                          <pic:cNvPr id="1609657890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057928604" name="Picture">
+                        <wp:docPr id="201400018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057928604" name="Picture"/>
+                                <pic:cNvPr id="201400018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947693832" name="Picture">
+                        <wp:docPr id="273845449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947693832" name="Picture"/>
+                                <pic:cNvPr id="273845449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076721622" name="Picture">
+                        <wp:docPr id="535252636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076721622" name="Picture"/>
+                                <pic:cNvPr id="535252636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626917676" name="Picture">
+                        <wp:docPr id="1573947887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626917676" name="Picture"/>
+                                <pic:cNvPr id="1573947887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288668280" name="Picture">
+                        <wp:docPr id="1472226063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288668280" name="Picture"/>
+                                <pic:cNvPr id="1472226063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023491666" name="Picture">
+                        <wp:docPr id="2078074673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023491666" name="Picture"/>
+                                <pic:cNvPr id="2078074673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947056874" name="Picture">
+                        <wp:docPr id="1645522485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947056874" name="Picture"/>
+                                <pic:cNvPr id="1645522485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8160846" name="Picture">
+                        <wp:docPr id="2138120994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8160846" name="Picture"/>
+                                <pic:cNvPr id="2138120994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839779215" name="Picture">
+                        <wp:docPr id="873039182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839779215" name="Picture"/>
+                                <pic:cNvPr id="873039182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338267698" name="Picture">
+                        <wp:docPr id="263941663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338267698" name="Picture"/>
+                                <pic:cNvPr id="263941663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378559299" name="Picture">
+                        <wp:docPr id="623145743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378559299" name="Picture"/>
+                                <pic:cNvPr id="623145743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838579074" name="Picture">
+                        <wp:docPr id="1648170692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838579074" name="Picture"/>
+                                <pic:cNvPr id="1648170692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009276869" name="Picture">
+                        <wp:docPr id="1380186103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009276869" name="Picture"/>
+                                <pic:cNvPr id="1380186103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102875112" name="Picture">
+                        <wp:docPr id="1717231999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102875112" name="Picture"/>
+                                <pic:cNvPr id="1717231999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817763844" name="Picture">
+                        <wp:docPr id="1639672050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817763844" name="Picture"/>
+                                <pic:cNvPr id="1639672050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705855021" name="Picture">
+                  <wp:docPr id="148055998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705855021" name="Picture"/>
+                          <pic:cNvPr id="148055998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94444233" name="Picture">
+                  <wp:docPr id="2001872292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94444233" name="Picture"/>
+                          <pic:cNvPr id="2001872292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967697530" name="Picture">
+                  <wp:docPr id="1502805628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967697530" name="Picture"/>
+                          <pic:cNvPr id="1502805628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728553577" name="Picture">
+                  <wp:docPr id="1861830760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728553577" name="Picture"/>
+                          <pic:cNvPr id="1861830760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472088194" name="Picture">
+                  <wp:docPr id="1189721004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472088194" name="Picture"/>
+                          <pic:cNvPr id="1189721004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306654555" name="Picture">
+                  <wp:docPr id="1657443958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306654555" name="Picture"/>
+                          <pic:cNvPr id="1657443958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428647327" name="Picture">
+                        <wp:docPr id="1419960257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428647327" name="Picture"/>
+                                <pic:cNvPr id="1419960257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269755261" name="Picture">
+                  <wp:docPr id="407814749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269755261" name="Picture"/>
+                          <pic:cNvPr id="407814749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878892448" name="Picture">
+                  <wp:docPr id="1767801497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878892448" name="Picture"/>
+                          <pic:cNvPr id="1767801497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328292763" name="Picture">
+                  <wp:docPr id="734004388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328292763" name="Picture"/>
+                          <pic:cNvPr id="734004388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008163898" name="Picture">
+                  <wp:docPr id="642554081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008163898" name="Picture"/>
+                          <pic:cNvPr id="642554081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585330296" name="Picture">
+                  <wp:docPr id="1906584926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585330296" name="Picture"/>
+                          <pic:cNvPr id="1906584926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325384228" name="Picture">
+                  <wp:docPr id="1033392681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325384228" name="Picture"/>
+                          <pic:cNvPr id="1033392681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778142261" name="Picture">
+                        <wp:docPr id="1893520957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778142261" name="Picture"/>
+                                <pic:cNvPr id="1893520957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567436022" name="Picture">
+                  <wp:docPr id="254462741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567436022" name="Picture"/>
+                          <pic:cNvPr id="254462741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662137454" name="Picture">
+                  <wp:docPr id="278488705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662137454" name="Picture"/>
+                          <pic:cNvPr id="278488705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405007370" name="Picture">
+                  <wp:docPr id="305188436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405007370" name="Picture"/>
+                          <pic:cNvPr id="305188436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218295573" name="Picture">
+                  <wp:docPr id="1244388379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218295573" name="Picture"/>
+                          <pic:cNvPr id="1244388379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003668780" name="Picture">
+                  <wp:docPr id="913438664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003668780" name="Picture"/>
+                          <pic:cNvPr id="913438664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955233172" name="Picture">
+                  <wp:docPr id="776876742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955233172" name="Picture"/>
+                          <pic:cNvPr id="776876742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131834594" name="Picture">
+                        <wp:docPr id="1672167717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131834594" name="Picture"/>
+                                <pic:cNvPr id="1672167717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538581328" name="Picture">
+                  <wp:docPr id="1017943956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538581328" name="Picture"/>
+                          <pic:cNvPr id="1017943956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671095869" name="Picture">
+                  <wp:docPr id="1773804718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671095869" name="Picture"/>
+                          <pic:cNvPr id="1773804718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107993717" name="Picture">
+                  <wp:docPr id="47131348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107993717" name="Picture"/>
+                          <pic:cNvPr id="47131348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175943450" name="Picture">
+                  <wp:docPr id="1029624243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175943450" name="Picture"/>
+                          <pic:cNvPr id="1029624243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285696027" name="Picture">
+                  <wp:docPr id="1392930864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285696027" name="Picture"/>
+                          <pic:cNvPr id="1392930864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640282939" name="Picture">
+                  <wp:docPr id="74744048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640282939" name="Picture"/>
+                          <pic:cNvPr id="74744048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639967677" name="Picture">
+                        <wp:docPr id="246604506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639967677" name="Picture"/>
+                                <pic:cNvPr id="246604506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100331003" name="Picture">
+                  <wp:docPr id="1692610793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100331003" name="Picture"/>
+                          <pic:cNvPr id="1692610793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674346467" name="Picture">
+                  <wp:docPr id="2111744669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674346467" name="Picture"/>
+                          <pic:cNvPr id="2111744669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928712785" name="Picture">
+                  <wp:docPr id="1603937194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928712785" name="Picture"/>
+                          <pic:cNvPr id="1603937194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795919936" name="Picture">
+                  <wp:docPr id="262686153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795919936" name="Picture"/>
+                          <pic:cNvPr id="262686153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942085946" name="Picture">
+                  <wp:docPr id="620737772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942085946" name="Picture"/>
+                          <pic:cNvPr id="620737772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203285023" name="Picture">
+                  <wp:docPr id="1412446694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203285023" name="Picture"/>
+                          <pic:cNvPr id="1412446694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866721091" name="Picture">
+                  <wp:docPr id="1355219699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866721091" name="Picture"/>
+                          <pic:cNvPr id="1355219699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337774105" name="Picture">
+                  <wp:docPr id="1814237311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337774105" name="Picture"/>
+                          <pic:cNvPr id="1814237311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081202433" name="Picture">
+                  <wp:docPr id="1385633828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081202433" name="Picture"/>
+                          <pic:cNvPr id="1385633828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>