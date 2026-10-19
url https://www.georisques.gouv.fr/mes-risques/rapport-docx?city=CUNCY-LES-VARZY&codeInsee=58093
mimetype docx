--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566829135" name="Picture">
+                  <wp:docPr id="2066404455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566829135" name="Picture"/>
+                          <pic:cNvPr id="2066404455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061527167" name="Picture">
+                  <wp:docPr id="529532758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061527167" name="Picture"/>
+                          <pic:cNvPr id="529532758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738792486" name="Picture">
+                        <wp:docPr id="377298004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738792486" name="Picture"/>
+                                <pic:cNvPr id="377298004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249402317" name="Picture">
+                  <wp:docPr id="1145023768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249402317" name="Picture"/>
+                          <pic:cNvPr id="1145023768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474756724" name="Picture">
+                  <wp:docPr id="1705337070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474756724" name="Picture"/>
+                          <pic:cNvPr id="1705337070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805970982" name="Picture">
+                  <wp:docPr id="1281918161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805970982" name="Picture"/>
+                          <pic:cNvPr id="1281918161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963700185" name="Picture">
+                  <wp:docPr id="1832052071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963700185" name="Picture"/>
+                          <pic:cNvPr id="1832052071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132241110" name="Picture">
+                  <wp:docPr id="1941099361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132241110" name="Picture"/>
+                          <pic:cNvPr id="1941099361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332044885" name="Picture">
+                        <wp:docPr id="2116959191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332044885" name="Picture"/>
+                                <pic:cNvPr id="2116959191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044051634" name="Picture">
+                        <wp:docPr id="10516749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044051634" name="Picture"/>
+                                <pic:cNvPr id="10516749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515303218" name="Picture">
+                        <wp:docPr id="583093817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515303218" name="Picture"/>
+                                <pic:cNvPr id="583093817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938030284" name="Picture">
+                        <wp:docPr id="238019936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938030284" name="Picture"/>
+                                <pic:cNvPr id="238019936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738616585" name="Picture">
+                        <wp:docPr id="36820403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738616585" name="Picture"/>
+                                <pic:cNvPr id="36820403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185450078" name="Picture">
+                        <wp:docPr id="201976681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185450078" name="Picture"/>
+                                <pic:cNvPr id="201976681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039658633" name="Picture">
+                        <wp:docPr id="1696099851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039658633" name="Picture"/>
+                                <pic:cNvPr id="1696099851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336286585" name="Picture">
+                        <wp:docPr id="1582975727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336286585" name="Picture"/>
+                                <pic:cNvPr id="1582975727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005912158" name="Picture">
+                        <wp:docPr id="2011252260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005912158" name="Picture"/>
+                                <pic:cNvPr id="2011252260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217793559" name="Picture">
+                        <wp:docPr id="1438770662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217793559" name="Picture"/>
+                                <pic:cNvPr id="1438770662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906223276" name="Picture">
+                        <wp:docPr id="1359274910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906223276" name="Picture"/>
+                                <pic:cNvPr id="1359274910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868395491" name="Picture">
+                        <wp:docPr id="1945785149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868395491" name="Picture"/>
+                                <pic:cNvPr id="1945785149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808423487" name="Picture">
+                  <wp:docPr id="2111643756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808423487" name="Picture"/>
+                          <pic:cNvPr id="2111643756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463291673" name="Picture">
+                  <wp:docPr id="1709540416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463291673" name="Picture"/>
+                          <pic:cNvPr id="1709540416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842668794" name="Picture">
+                  <wp:docPr id="1175426373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842668794" name="Picture"/>
+                          <pic:cNvPr id="1175426373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713507342" name="Picture">
+                  <wp:docPr id="1762989917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713507342" name="Picture"/>
+                          <pic:cNvPr id="1762989917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35659555" name="Picture">
+                  <wp:docPr id="1527175375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35659555" name="Picture"/>
+                          <pic:cNvPr id="1527175375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474061844" name="Picture">
+                  <wp:docPr id="168408510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474061844" name="Picture"/>
+                          <pic:cNvPr id="168408510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921514046" name="Picture">
+                        <wp:docPr id="162688347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921514046" name="Picture"/>
+                                <pic:cNvPr id="162688347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857831039" name="Picture">
+                  <wp:docPr id="1374042593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857831039" name="Picture"/>
+                          <pic:cNvPr id="1374042593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446195740" name="Picture">
+                  <wp:docPr id="1848930994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446195740" name="Picture"/>
+                          <pic:cNvPr id="1848930994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468213115" name="Picture">
+                  <wp:docPr id="1962279578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468213115" name="Picture"/>
+                          <pic:cNvPr id="1962279578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008408882" name="Picture">
+                  <wp:docPr id="1713891969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008408882" name="Picture"/>
+                          <pic:cNvPr id="1713891969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086578850" name="Picture">
+                  <wp:docPr id="994692113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086578850" name="Picture"/>
+                          <pic:cNvPr id="994692113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656363545" name="Picture">
+                  <wp:docPr id="1337465391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656363545" name="Picture"/>
+                          <pic:cNvPr id="1337465391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118939618" name="Picture">
+                        <wp:docPr id="1095659283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118939618" name="Picture"/>
+                                <pic:cNvPr id="1095659283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70634168" name="Picture">
+                  <wp:docPr id="1277095789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70634168" name="Picture"/>
+                          <pic:cNvPr id="1277095789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105819358" name="Picture">
+                  <wp:docPr id="1075137323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105819358" name="Picture"/>
+                          <pic:cNvPr id="1075137323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827579515" name="Picture">
+                  <wp:docPr id="1487612734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827579515" name="Picture"/>
+                          <pic:cNvPr id="1487612734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299680362" name="Picture">
+                  <wp:docPr id="256981205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299680362" name="Picture"/>
+                          <pic:cNvPr id="256981205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928860094" name="Picture">
+                  <wp:docPr id="2045808301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928860094" name="Picture"/>
+                          <pic:cNvPr id="2045808301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410073964" name="Picture">
+                  <wp:docPr id="222659484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410073964" name="Picture"/>
+                          <pic:cNvPr id="222659484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731685014" name="Picture">
+                        <wp:docPr id="1047416368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731685014" name="Picture"/>
+                                <pic:cNvPr id="1047416368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762145188" name="Picture">
+                  <wp:docPr id="12574598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762145188" name="Picture"/>
+                          <pic:cNvPr id="12574598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794654432" name="Picture">
+                  <wp:docPr id="1259994327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794654432" name="Picture"/>
+                          <pic:cNvPr id="1259994327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919069939" name="Picture">
+                  <wp:docPr id="130692170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919069939" name="Picture"/>
+                          <pic:cNvPr id="130692170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429534923" name="Picture">
+                  <wp:docPr id="1784391693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429534923" name="Picture"/>
+                          <pic:cNvPr id="1784391693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286966422" name="Picture">
+                  <wp:docPr id="845079285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286966422" name="Picture"/>
+                          <pic:cNvPr id="845079285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74136686" name="Picture">
+                  <wp:docPr id="372581837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74136686" name="Picture"/>
+                          <pic:cNvPr id="372581837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054006962" name="Picture">
+                        <wp:docPr id="2103732189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054006962" name="Picture"/>
+                                <pic:cNvPr id="2103732189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661410634" name="Picture">
+                  <wp:docPr id="1111506673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661410634" name="Picture"/>
+                          <pic:cNvPr id="1111506673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373985018" name="Picture">
+                  <wp:docPr id="1489387161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373985018" name="Picture"/>
+                          <pic:cNvPr id="1489387161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876249304" name="Picture">
+                  <wp:docPr id="1057306942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876249304" name="Picture"/>
+                          <pic:cNvPr id="1057306942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>