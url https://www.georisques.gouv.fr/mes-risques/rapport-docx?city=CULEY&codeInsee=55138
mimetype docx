--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684809505" name="Picture">
+                  <wp:docPr id="1825614850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684809505" name="Picture"/>
+                          <pic:cNvPr id="1825614850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235932019" name="Picture">
+                  <wp:docPr id="1871335170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235932019" name="Picture"/>
+                          <pic:cNvPr id="1871335170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690903881" name="Picture">
+                        <wp:docPr id="780216406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690903881" name="Picture"/>
+                                <pic:cNvPr id="780216406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316171959" name="Picture">
+                  <wp:docPr id="1578271214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316171959" name="Picture"/>
+                          <pic:cNvPr id="1578271214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628221399" name="Picture">
+                  <wp:docPr id="1922247308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628221399" name="Picture"/>
+                          <pic:cNvPr id="1922247308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792935062" name="Picture">
+                  <wp:docPr id="767212968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792935062" name="Picture"/>
+                          <pic:cNvPr id="767212968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857612123" name="Picture">
+                  <wp:docPr id="1926548121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857612123" name="Picture"/>
+                          <pic:cNvPr id="1926548121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580559810" name="Picture">
+                  <wp:docPr id="158609798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580559810" name="Picture"/>
+                          <pic:cNvPr id="158609798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856095075" name="Picture">
+                        <wp:docPr id="1199880174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856095075" name="Picture"/>
+                                <pic:cNvPr id="1199880174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26225564" name="Picture">
+                        <wp:docPr id="1219710509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26225564" name="Picture"/>
+                                <pic:cNvPr id="1219710509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766120299" name="Picture">
+                        <wp:docPr id="938401974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766120299" name="Picture"/>
+                                <pic:cNvPr id="938401974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632281806" name="Picture">
+                        <wp:docPr id="1996684335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632281806" name="Picture"/>
+                                <pic:cNvPr id="1996684335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453716258" name="Picture">
+                        <wp:docPr id="609984421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453716258" name="Picture"/>
+                                <pic:cNvPr id="609984421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849809526" name="Picture">
+                        <wp:docPr id="515772369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849809526" name="Picture"/>
+                                <pic:cNvPr id="515772369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057183610" name="Picture">
+                        <wp:docPr id="1956785329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057183610" name="Picture"/>
+                                <pic:cNvPr id="1956785329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809621505" name="Picture">
+                        <wp:docPr id="1651473983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809621505" name="Picture"/>
+                                <pic:cNvPr id="1651473983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280751544" name="Picture">
+                        <wp:docPr id="268673346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280751544" name="Picture"/>
+                                <pic:cNvPr id="268673346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682335446" name="Picture">
+                        <wp:docPr id="109496603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682335446" name="Picture"/>
+                                <pic:cNvPr id="109496603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456641305" name="Picture">
+                        <wp:docPr id="805085270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456641305" name="Picture"/>
+                                <pic:cNvPr id="805085270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261601736" name="Picture">
+                        <wp:docPr id="246102192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261601736" name="Picture"/>
+                                <pic:cNvPr id="246102192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856636732" name="Picture">
+                        <wp:docPr id="1103298336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856636732" name="Picture"/>
+                                <pic:cNvPr id="1103298336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27570213" name="Picture">
+                        <wp:docPr id="1201383996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27570213" name="Picture"/>
+                                <pic:cNvPr id="1201383996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727051721" name="Picture">
+                        <wp:docPr id="1282300343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727051721" name="Picture"/>
+                                <pic:cNvPr id="1282300343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518516790" name="Picture">
+                  <wp:docPr id="1177512904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518516790" name="Picture"/>
+                          <pic:cNvPr id="1177512904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669914920" name="Picture">
+                  <wp:docPr id="877508993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669914920" name="Picture"/>
+                          <pic:cNvPr id="877508993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007384220" name="Picture">
+                  <wp:docPr id="1803345348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007384220" name="Picture"/>
+                          <pic:cNvPr id="1803345348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676430164" name="Picture">
+                  <wp:docPr id="123548671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676430164" name="Picture"/>
+                          <pic:cNvPr id="123548671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008977151" name="Picture">
+                  <wp:docPr id="94777628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008977151" name="Picture"/>
+                          <pic:cNvPr id="94777628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079090183" name="Picture">
+                  <wp:docPr id="343577228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079090183" name="Picture"/>
+                          <pic:cNvPr id="343577228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621477804" name="Picture">
+                        <wp:docPr id="1282477858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621477804" name="Picture"/>
+                                <pic:cNvPr id="1282477858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20868,57 +20868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653519735" name="Picture">
+                  <wp:docPr id="281194267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653519735" name="Picture"/>
+                          <pic:cNvPr id="281194267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20957,57 +20957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376321415" name="Picture">
+                  <wp:docPr id="1150746993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376321415" name="Picture"/>
+                          <pic:cNvPr id="1150746993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21601,57 +21601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684758393" name="Picture">
+                  <wp:docPr id="5971678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684758393" name="Picture"/>
+                          <pic:cNvPr id="5971678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22599,57 +22599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221190512" name="Picture">
+                  <wp:docPr id="420877066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221190512" name="Picture"/>
+                          <pic:cNvPr id="420877066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22702,57 +22702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131304121" name="Picture">
+                  <wp:docPr id="1350925336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131304121" name="Picture"/>
+                          <pic:cNvPr id="1350925336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24081,57 +24081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146618322" name="Picture">
+                  <wp:docPr id="671364142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146618322" name="Picture"/>
+                          <pic:cNvPr id="671364142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25206,57 +25206,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420604964" name="Picture">
+                        <wp:docPr id="2129786085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420604964" name="Picture"/>
+                                <pic:cNvPr id="2129786085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26559,57 +26559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902695108" name="Picture">
+                  <wp:docPr id="2010978897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902695108" name="Picture"/>
+                          <pic:cNvPr id="2010978897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26648,57 +26648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986894731" name="Picture">
+                  <wp:docPr id="1929900680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986894731" name="Picture"/>
+                          <pic:cNvPr id="1929900680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27292,57 +27292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482821322" name="Picture">
+                  <wp:docPr id="957074306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482821322" name="Picture"/>
+                          <pic:cNvPr id="957074306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28290,57 +28290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426928118" name="Picture">
+                  <wp:docPr id="1449228082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426928118" name="Picture"/>
+                          <pic:cNvPr id="1449228082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28393,57 +28393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241783603" name="Picture">
+                  <wp:docPr id="81043351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241783603" name="Picture"/>
+                          <pic:cNvPr id="81043351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29713,57 +29713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091595559" name="Picture">
+                  <wp:docPr id="120600545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091595559" name="Picture"/>
+                          <pic:cNvPr id="120600545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31318,57 +31318,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018863969" name="Picture">
+                        <wp:docPr id="565532161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018863969" name="Picture"/>
+                                <pic:cNvPr id="565532161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32794,57 +32794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802376144" name="Picture">
+                  <wp:docPr id="1202597632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802376144" name="Picture"/>
+                          <pic:cNvPr id="1202597632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32883,57 +32883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067400693" name="Picture">
+                  <wp:docPr id="1751451734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067400693" name="Picture"/>
+                          <pic:cNvPr id="1751451734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33527,57 +33527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308272607" name="Picture">
+                  <wp:docPr id="671652544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308272607" name="Picture"/>
+                          <pic:cNvPr id="671652544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34525,57 +34525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118576289" name="Picture">
+                  <wp:docPr id="738487285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118576289" name="Picture"/>
+                          <pic:cNvPr id="738487285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34628,57 +34628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141959340" name="Picture">
+                  <wp:docPr id="1991452526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141959340" name="Picture"/>
+                          <pic:cNvPr id="1991452526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36005,57 +36005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046942245" name="Picture">
+                  <wp:docPr id="1232042167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046942245" name="Picture"/>
+                          <pic:cNvPr id="1232042167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37148,57 +37148,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691525041" name="Picture">
+                        <wp:docPr id="843099780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691525041" name="Picture"/>
+                                <pic:cNvPr id="843099780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38509,57 +38509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654808372" name="Picture">
+                  <wp:docPr id="14209723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654808372" name="Picture"/>
+                          <pic:cNvPr id="14209723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291915293" name="Picture">
+                  <wp:docPr id="1665534389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291915293" name="Picture"/>
+                          <pic:cNvPr id="1665534389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588565905" name="Picture">
+                  <wp:docPr id="1035885320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588565905" name="Picture"/>
+                          <pic:cNvPr id="1035885320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40240,57 +40240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952648465" name="Picture">
+                  <wp:docPr id="900342220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952648465" name="Picture"/>
+                          <pic:cNvPr id="900342220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40343,57 +40343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486076005" name="Picture">
+                  <wp:docPr id="1211983361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486076005" name="Picture"/>
+                          <pic:cNvPr id="1211983361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41720,57 +41720,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985162293" name="Picture">
+                  <wp:docPr id="1021632422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985162293" name="Picture"/>
+                          <pic:cNvPr id="1021632422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577998946" name="Picture">
+                        <wp:docPr id="439121355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577998946" name="Picture"/>
+                                <pic:cNvPr id="439121355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44084,57 +44084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660484700" name="Picture">
+                  <wp:docPr id="11505863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660484700" name="Picture"/>
+                          <pic:cNvPr id="11505863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44155,57 +44155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902675005" name="Picture">
+                  <wp:docPr id="1257571204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902675005" name="Picture"/>
+                          <pic:cNvPr id="1257571204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44569,57 +44569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128107540" name="Picture">
+                  <wp:docPr id="252468548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128107540" name="Picture"/>
+                          <pic:cNvPr id="252468548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>