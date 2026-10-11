--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003035174" name="Picture">
+                  <wp:docPr id="385772184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003035174" name="Picture"/>
+                          <pic:cNvPr id="385772184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502866439" name="Picture">
+                  <wp:docPr id="1081891124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502866439" name="Picture"/>
+                          <pic:cNvPr id="1081891124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310949651" name="Picture">
+                        <wp:docPr id="770185100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310949651" name="Picture"/>
+                                <pic:cNvPr id="770185100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2633957" name="Picture">
+                  <wp:docPr id="282642759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2633957" name="Picture"/>
+                          <pic:cNvPr id="282642759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267590634" name="Picture">
+                  <wp:docPr id="1782692430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267590634" name="Picture"/>
+                          <pic:cNvPr id="1782692430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731661822" name="Picture">
+                  <wp:docPr id="1819750513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731661822" name="Picture"/>
+                          <pic:cNvPr id="1819750513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558720591" name="Picture">
+                  <wp:docPr id="1293835238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558720591" name="Picture"/>
+                          <pic:cNvPr id="1293835238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238765262" name="Picture">
+                  <wp:docPr id="1527052800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238765262" name="Picture"/>
+                          <pic:cNvPr id="1527052800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703668744" name="Picture">
+                        <wp:docPr id="1932971728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703668744" name="Picture"/>
+                                <pic:cNvPr id="1932971728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797779833" name="Picture">
+                        <wp:docPr id="208235036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797779833" name="Picture"/>
+                                <pic:cNvPr id="208235036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972753470" name="Picture">
+                        <wp:docPr id="746358696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972753470" name="Picture"/>
+                                <pic:cNvPr id="746358696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521531907" name="Picture">
+                        <wp:docPr id="1890135024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521531907" name="Picture"/>
+                                <pic:cNvPr id="1890135024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708353204" name="Picture">
+                        <wp:docPr id="1680979442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708353204" name="Picture"/>
+                                <pic:cNvPr id="1680979442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530709467" name="Picture">
+                        <wp:docPr id="173301570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530709467" name="Picture"/>
+                                <pic:cNvPr id="173301570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5542195" name="Picture">
+                        <wp:docPr id="1345823651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5542195" name="Picture"/>
+                                <pic:cNvPr id="1345823651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003626827" name="Picture">
+                        <wp:docPr id="2084449174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003626827" name="Picture"/>
+                                <pic:cNvPr id="2084449174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463524474" name="Picture">
+                        <wp:docPr id="1636174642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463524474" name="Picture"/>
+                                <pic:cNvPr id="1636174642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073366998" name="Picture">
+                        <wp:docPr id="760877447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073366998" name="Picture"/>
+                                <pic:cNvPr id="760877447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982216027" name="Picture">
+                        <wp:docPr id="1239923570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982216027" name="Picture"/>
+                                <pic:cNvPr id="1239923570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067816593" name="Picture">
+                        <wp:docPr id="1132590122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067816593" name="Picture"/>
+                                <pic:cNvPr id="1132590122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720310707" name="Picture">
+                        <wp:docPr id="480186935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720310707" name="Picture"/>
+                                <pic:cNvPr id="480186935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744649824" name="Picture">
+                        <wp:docPr id="700310827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744649824" name="Picture"/>
+                                <pic:cNvPr id="700310827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64502125" name="Picture">
+                        <wp:docPr id="2127227877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64502125" name="Picture"/>
+                                <pic:cNvPr id="2127227877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136855059" name="Picture">
+                  <wp:docPr id="2013388485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136855059" name="Picture"/>
+                          <pic:cNvPr id="2013388485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085802837" name="Picture">
+                  <wp:docPr id="597982559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085802837" name="Picture"/>
+                          <pic:cNvPr id="597982559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232274978" name="Picture">
+                  <wp:docPr id="1687056667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232274978" name="Picture"/>
+                          <pic:cNvPr id="1687056667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956725340" name="Picture">
+                  <wp:docPr id="412278807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956725340" name="Picture"/>
+                          <pic:cNvPr id="412278807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882817111" name="Picture">
+                  <wp:docPr id="1174909017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882817111" name="Picture"/>
+                          <pic:cNvPr id="1174909017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891532349" name="Picture">
+                  <wp:docPr id="1433640552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891532349" name="Picture"/>
+                          <pic:cNvPr id="1433640552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385269284" name="Picture">
+                        <wp:docPr id="1329758486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385269284" name="Picture"/>
+                                <pic:cNvPr id="1329758486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754017664" name="Picture">
+                  <wp:docPr id="1280515780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754017664" name="Picture"/>
+                          <pic:cNvPr id="1280515780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638361208" name="Picture">
+                  <wp:docPr id="1201136929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638361208" name="Picture"/>
+                          <pic:cNvPr id="1201136929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059654848" name="Picture">
+                  <wp:docPr id="470189812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059654848" name="Picture"/>
+                          <pic:cNvPr id="470189812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159114177" name="Picture">
+                  <wp:docPr id="1399902535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159114177" name="Picture"/>
+                          <pic:cNvPr id="1399902535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253578515" name="Picture">
+                  <wp:docPr id="113864651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253578515" name="Picture"/>
+                          <pic:cNvPr id="113864651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570426242" name="Picture">
+                  <wp:docPr id="1133026112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570426242" name="Picture"/>
+                          <pic:cNvPr id="1133026112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110262392" name="Picture">
+                        <wp:docPr id="865064652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110262392" name="Picture"/>
+                                <pic:cNvPr id="865064652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789368941" name="Picture">
+                  <wp:docPr id="855221244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789368941" name="Picture"/>
+                          <pic:cNvPr id="855221244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296761131" name="Picture">
+                  <wp:docPr id="442505742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296761131" name="Picture"/>
+                          <pic:cNvPr id="442505742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98493742" name="Picture">
+                  <wp:docPr id="2075130997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98493742" name="Picture"/>
+                          <pic:cNvPr id="2075130997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114065746" name="Picture">
+                  <wp:docPr id="532525405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114065746" name="Picture"/>
+                          <pic:cNvPr id="532525405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828359947" name="Picture">
+                  <wp:docPr id="27956513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828359947" name="Picture"/>
+                          <pic:cNvPr id="27956513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842377234" name="Picture">
+                  <wp:docPr id="1226117509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842377234" name="Picture"/>
+                          <pic:cNvPr id="1226117509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656991987" name="Picture">
+                        <wp:docPr id="269267031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656991987" name="Picture"/>
+                                <pic:cNvPr id="269267031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791727500" name="Picture">
+                  <wp:docPr id="888327258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791727500" name="Picture"/>
+                          <pic:cNvPr id="888327258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777710663" name="Picture">
+                  <wp:docPr id="503732961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777710663" name="Picture"/>
+                          <pic:cNvPr id="503732961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311082497" name="Picture">
+                  <wp:docPr id="1803407230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311082497" name="Picture"/>
+                          <pic:cNvPr id="1803407230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697302974" name="Picture">
+                  <wp:docPr id="1245188452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697302974" name="Picture"/>
+                          <pic:cNvPr id="1245188452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485177736" name="Picture">
+                  <wp:docPr id="1715837840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485177736" name="Picture"/>
+                          <pic:cNvPr id="1715837840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129452948" name="Picture">
+                  <wp:docPr id="1673969177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129452948" name="Picture"/>
+                          <pic:cNvPr id="1673969177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004866627" name="Picture">
+                  <wp:docPr id="458420315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004866627" name="Picture"/>
+                          <pic:cNvPr id="458420315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405491900" name="Picture">
+                  <wp:docPr id="1541511940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405491900" name="Picture"/>
+                          <pic:cNvPr id="1541511940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701716600" name="Picture">
+                  <wp:docPr id="1820143376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701716600" name="Picture"/>
+                          <pic:cNvPr id="1820143376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255292220" name="Picture">
+                        <wp:docPr id="27565655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255292220" name="Picture"/>
+                                <pic:cNvPr id="27565655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459205952" name="Picture">
+                  <wp:docPr id="69481692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459205952" name="Picture"/>
+                          <pic:cNvPr id="69481692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804375015" name="Picture">
+                  <wp:docPr id="579901144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804375015" name="Picture"/>
+                          <pic:cNvPr id="579901144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137374272" name="Picture">
+                  <wp:docPr id="838939089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137374272" name="Picture"/>
+                          <pic:cNvPr id="838939089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900383792" name="Picture">
+                  <wp:docPr id="715738747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900383792" name="Picture"/>
+                          <pic:cNvPr id="715738747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524438374" name="Picture">
+                  <wp:docPr id="720836005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524438374" name="Picture"/>
+                          <pic:cNvPr id="720836005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669462940" name="Picture">
+                  <wp:docPr id="1439931716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669462940" name="Picture"/>
+                          <pic:cNvPr id="1439931716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928722470" name="Picture">
+                        <wp:docPr id="457291794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928722470" name="Picture"/>
+                                <pic:cNvPr id="457291794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346635850" name="Picture">
+                  <wp:docPr id="994641279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346635850" name="Picture"/>
+                          <pic:cNvPr id="994641279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76405060" name="Picture">
+                  <wp:docPr id="925955792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76405060" name="Picture"/>
+                          <pic:cNvPr id="925955792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253069359" name="Picture">
+                  <wp:docPr id="602349420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253069359" name="Picture"/>
+                          <pic:cNvPr id="602349420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47429,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544224192" name="Picture">
+                  <wp:docPr id="87032199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544224192" name="Picture"/>
+                          <pic:cNvPr id="87032199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47500,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916936956" name="Picture">
+                  <wp:docPr id="889643399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916936956" name="Picture"/>
+                          <pic:cNvPr id="889643399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47914,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366017271" name="Picture">
+                  <wp:docPr id="771851316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366017271" name="Picture"/>
+                          <pic:cNvPr id="771851316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>