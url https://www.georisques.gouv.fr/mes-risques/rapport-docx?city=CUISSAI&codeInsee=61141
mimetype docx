--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792137439" name="Picture">
+                  <wp:docPr id="1036535961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792137439" name="Picture"/>
+                          <pic:cNvPr id="1036535961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595391750" name="Picture">
+                  <wp:docPr id="806308013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595391750" name="Picture"/>
+                          <pic:cNvPr id="806308013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270517076" name="Picture">
+                        <wp:docPr id="1274430485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270517076" name="Picture"/>
+                                <pic:cNvPr id="1274430485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906607660" name="Picture">
+                  <wp:docPr id="547187696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906607660" name="Picture"/>
+                          <pic:cNvPr id="547187696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134959356" name="Picture">
+                  <wp:docPr id="180030599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134959356" name="Picture"/>
+                          <pic:cNvPr id="180030599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669544707" name="Picture">
+                  <wp:docPr id="1513158671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669544707" name="Picture"/>
+                          <pic:cNvPr id="1513158671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554851112" name="Picture">
+                  <wp:docPr id="2026755939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554851112" name="Picture"/>
+                          <pic:cNvPr id="2026755939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456072727" name="Picture">
+                  <wp:docPr id="979463700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456072727" name="Picture"/>
+                          <pic:cNvPr id="979463700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942680066" name="Picture">
+                        <wp:docPr id="576766437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942680066" name="Picture"/>
+                                <pic:cNvPr id="576766437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290907402" name="Picture">
+                        <wp:docPr id="1477135324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290907402" name="Picture"/>
+                                <pic:cNvPr id="1477135324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967646635" name="Picture">
+                        <wp:docPr id="66559485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967646635" name="Picture"/>
+                                <pic:cNvPr id="66559485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106732906" name="Picture">
+                        <wp:docPr id="1908619475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106732906" name="Picture"/>
+                                <pic:cNvPr id="1908619475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214456599" name="Picture">
+                        <wp:docPr id="1438053119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214456599" name="Picture"/>
+                                <pic:cNvPr id="1438053119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208309391" name="Picture">
+                        <wp:docPr id="1344565094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208309391" name="Picture"/>
+                                <pic:cNvPr id="1344565094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516024018" name="Picture">
+                        <wp:docPr id="1168080469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516024018" name="Picture"/>
+                                <pic:cNvPr id="1168080469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458364490" name="Picture">
+                        <wp:docPr id="2028411990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458364490" name="Picture"/>
+                                <pic:cNvPr id="2028411990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217709825" name="Picture">
+                        <wp:docPr id="300245120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217709825" name="Picture"/>
+                                <pic:cNvPr id="300245120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413869872" name="Picture">
+                        <wp:docPr id="947734664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413869872" name="Picture"/>
+                                <pic:cNvPr id="947734664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052960168" name="Picture">
+                        <wp:docPr id="1838708223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052960168" name="Picture"/>
+                                <pic:cNvPr id="1838708223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604064344" name="Picture">
+                        <wp:docPr id="74069104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604064344" name="Picture"/>
+                                <pic:cNvPr id="74069104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921370070" name="Picture">
+                        <wp:docPr id="395089039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921370070" name="Picture"/>
+                                <pic:cNvPr id="395089039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767325447" name="Picture">
+                        <wp:docPr id="593764766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767325447" name="Picture"/>
+                                <pic:cNvPr id="593764766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461790831" name="Picture">
+                        <wp:docPr id="1845145770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461790831" name="Picture"/>
+                                <pic:cNvPr id="1845145770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259768145" name="Picture">
+                  <wp:docPr id="606457262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259768145" name="Picture"/>
+                          <pic:cNvPr id="606457262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888095934" name="Picture">
+                  <wp:docPr id="1015447383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888095934" name="Picture"/>
+                          <pic:cNvPr id="1015447383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524181171" name="Picture">
+                  <wp:docPr id="1455719985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524181171" name="Picture"/>
+                          <pic:cNvPr id="1455719985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376951453" name="Picture">
+                  <wp:docPr id="6354065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376951453" name="Picture"/>
+                          <pic:cNvPr id="6354065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339398708" name="Picture">
+                  <wp:docPr id="1848225370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339398708" name="Picture"/>
+                          <pic:cNvPr id="1848225370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658172884" name="Picture">
+                  <wp:docPr id="520918757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658172884" name="Picture"/>
+                          <pic:cNvPr id="520918757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991177024" name="Picture">
+                        <wp:docPr id="502634277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991177024" name="Picture"/>
+                                <pic:cNvPr id="502634277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45951679" name="Picture">
+                        <wp:docPr id="1144017889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45951679" name="Picture"/>
+                                <pic:cNvPr id="1144017889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669619859" name="Picture">
+                  <wp:docPr id="64676656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669619859" name="Picture"/>
+                          <pic:cNvPr id="64676656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013669759" name="Picture">
+                  <wp:docPr id="210753699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013669759" name="Picture"/>
+                          <pic:cNvPr id="210753699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327486482" name="Picture">
+                  <wp:docPr id="1256598920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327486482" name="Picture"/>
+                          <pic:cNvPr id="1256598920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152071977" name="Picture">
+                  <wp:docPr id="2119859697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152071977" name="Picture"/>
+                          <pic:cNvPr id="2119859697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858241395" name="Picture">
+                  <wp:docPr id="645536440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858241395" name="Picture"/>
+                          <pic:cNvPr id="645536440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815713886" name="Picture">
+                  <wp:docPr id="1305958161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815713886" name="Picture"/>
+                          <pic:cNvPr id="1305958161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141517208" name="Picture">
+                        <wp:docPr id="1104046410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141517208" name="Picture"/>
+                                <pic:cNvPr id="1104046410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815996933" name="Picture">
+                        <wp:docPr id="101442535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815996933" name="Picture"/>
+                                <pic:cNvPr id="101442535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523052475" name="Picture">
+                  <wp:docPr id="884821589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523052475" name="Picture"/>
+                          <pic:cNvPr id="884821589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277570582" name="Picture">
+                  <wp:docPr id="879147590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277570582" name="Picture"/>
+                          <pic:cNvPr id="879147590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240237908" name="Picture">
+                  <wp:docPr id="1662002291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240237908" name="Picture"/>
+                          <pic:cNvPr id="1662002291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20682711" name="Picture">
+                  <wp:docPr id="1385796535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20682711" name="Picture"/>
+                          <pic:cNvPr id="1385796535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762472446" name="Picture">
+                  <wp:docPr id="1044231778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762472446" name="Picture"/>
+                          <pic:cNvPr id="1044231778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701094347" name="Picture">
+                  <wp:docPr id="1960785199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701094347" name="Picture"/>
+                          <pic:cNvPr id="1960785199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202297109" name="Picture">
+                        <wp:docPr id="968989718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202297109" name="Picture"/>
+                                <pic:cNvPr id="968989718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810782430" name="Picture">
+                  <wp:docPr id="876257356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810782430" name="Picture"/>
+                          <pic:cNvPr id="876257356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506365833" name="Picture">
+                  <wp:docPr id="60079144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506365833" name="Picture"/>
+                          <pic:cNvPr id="60079144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361863193" name="Picture">
+                  <wp:docPr id="2082251850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361863193" name="Picture"/>
+                          <pic:cNvPr id="2082251850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106743589" name="Picture">
+                  <wp:docPr id="454464455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106743589" name="Picture"/>
+                          <pic:cNvPr id="454464455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230204101" name="Picture">
+                  <wp:docPr id="503584785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230204101" name="Picture"/>
+                          <pic:cNvPr id="503584785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360781819" name="Picture">
+                  <wp:docPr id="500852512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360781819" name="Picture"/>
+                          <pic:cNvPr id="500852512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798381909" name="Picture">
+                        <wp:docPr id="880235104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798381909" name="Picture"/>
+                                <pic:cNvPr id="880235104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655465483" name="Picture">
+                  <wp:docPr id="593326218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655465483" name="Picture"/>
+                          <pic:cNvPr id="593326218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983587651" name="Picture">
+                  <wp:docPr id="758629075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983587651" name="Picture"/>
+                          <pic:cNvPr id="758629075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630640319" name="Picture">
+                  <wp:docPr id="29659204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630640319" name="Picture"/>
+                          <pic:cNvPr id="29659204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382380384" name="Picture">
+                  <wp:docPr id="1038557278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382380384" name="Picture"/>
+                          <pic:cNvPr id="1038557278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107901892" name="Picture">
+                  <wp:docPr id="504792364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107901892" name="Picture"/>
+                          <pic:cNvPr id="504792364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218575850" name="Picture">
+                  <wp:docPr id="479826317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218575850" name="Picture"/>
+                          <pic:cNvPr id="479826317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396414362" name="Picture">
+                  <wp:docPr id="288631566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396414362" name="Picture"/>
+                          <pic:cNvPr id="288631566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425913823" name="Picture">
+                  <wp:docPr id="2076317849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425913823" name="Picture"/>
+                          <pic:cNvPr id="2076317849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519186734" name="Picture">
+                  <wp:docPr id="2023666884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519186734" name="Picture"/>
+                          <pic:cNvPr id="2023666884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>