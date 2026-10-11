--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840259810" name="Picture">
+                  <wp:docPr id="1380063398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840259810" name="Picture"/>
+                          <pic:cNvPr id="1380063398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416280026" name="Picture">
+                  <wp:docPr id="1445804091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416280026" name="Picture"/>
+                          <pic:cNvPr id="1445804091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541670963" name="Picture">
+                        <wp:docPr id="334419788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541670963" name="Picture"/>
+                                <pic:cNvPr id="334419788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115755227" name="Picture">
+                  <wp:docPr id="570925193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115755227" name="Picture"/>
+                          <pic:cNvPr id="570925193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260375046" name="Picture">
+                  <wp:docPr id="1558260295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260375046" name="Picture"/>
+                          <pic:cNvPr id="1558260295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922449832" name="Picture">
+                  <wp:docPr id="273019744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922449832" name="Picture"/>
+                          <pic:cNvPr id="273019744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697083583" name="Picture">
+                  <wp:docPr id="1367837037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697083583" name="Picture"/>
+                          <pic:cNvPr id="1367837037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737454642" name="Picture">
+                  <wp:docPr id="649381223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737454642" name="Picture"/>
+                          <pic:cNvPr id="649381223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879046101" name="Picture">
+                        <wp:docPr id="1776717910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879046101" name="Picture"/>
+                                <pic:cNvPr id="1776717910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517755518" name="Picture">
+                        <wp:docPr id="1013962151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517755518" name="Picture"/>
+                                <pic:cNvPr id="1013962151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307307045" name="Picture">
+                        <wp:docPr id="1350896552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307307045" name="Picture"/>
+                                <pic:cNvPr id="1350896552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024794992" name="Picture">
+                        <wp:docPr id="1347668901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024794992" name="Picture"/>
+                                <pic:cNvPr id="1347668901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809309237" name="Picture">
+                        <wp:docPr id="1897445279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809309237" name="Picture"/>
+                                <pic:cNvPr id="1897445279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909182719" name="Picture">
+                        <wp:docPr id="1252923563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909182719" name="Picture"/>
+                                <pic:cNvPr id="1252923563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828242040" name="Picture">
+                        <wp:docPr id="1390767863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828242040" name="Picture"/>
+                                <pic:cNvPr id="1390767863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597783719" name="Picture">
+                        <wp:docPr id="108873193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597783719" name="Picture"/>
+                                <pic:cNvPr id="108873193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81497963" name="Picture">
+                        <wp:docPr id="1158628125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81497963" name="Picture"/>
+                                <pic:cNvPr id="1158628125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368886232" name="Picture">
+                        <wp:docPr id="1135118505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368886232" name="Picture"/>
+                                <pic:cNvPr id="1135118505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51036706" name="Picture">
+                        <wp:docPr id="981965622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51036706" name="Picture"/>
+                                <pic:cNvPr id="981965622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302420773" name="Picture">
+                        <wp:docPr id="178807944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302420773" name="Picture"/>
+                                <pic:cNvPr id="178807944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769695352" name="Picture">
+                        <wp:docPr id="94536109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769695352" name="Picture"/>
+                                <pic:cNvPr id="94536109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892567593" name="Picture">
+                        <wp:docPr id="835029535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892567593" name="Picture"/>
+                                <pic:cNvPr id="835029535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204465986" name="Picture">
+                        <wp:docPr id="2141506331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204465986" name="Picture"/>
+                                <pic:cNvPr id="2141506331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960462560" name="Picture">
+                  <wp:docPr id="404398482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960462560" name="Picture"/>
+                          <pic:cNvPr id="404398482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954027565" name="Picture">
+                  <wp:docPr id="534122993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954027565" name="Picture"/>
+                          <pic:cNvPr id="534122993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448302066" name="Picture">
+                  <wp:docPr id="2024644107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448302066" name="Picture"/>
+                          <pic:cNvPr id="2024644107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544931039" name="Picture">
+                  <wp:docPr id="291098815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544931039" name="Picture"/>
+                          <pic:cNvPr id="291098815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642293884" name="Picture">
+                  <wp:docPr id="993491020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642293884" name="Picture"/>
+                          <pic:cNvPr id="993491020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610353478" name="Picture">
+                  <wp:docPr id="481218221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610353478" name="Picture"/>
+                          <pic:cNvPr id="481218221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073361489" name="Picture">
+                        <wp:docPr id="1194420701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073361489" name="Picture"/>
+                                <pic:cNvPr id="1194420701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140343144" name="Picture">
+                  <wp:docPr id="648827738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140343144" name="Picture"/>
+                          <pic:cNvPr id="648827738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763502752" name="Picture">
+                  <wp:docPr id="365845512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763502752" name="Picture"/>
+                          <pic:cNvPr id="365845512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898456885" name="Picture">
+                  <wp:docPr id="1501409517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898456885" name="Picture"/>
+                          <pic:cNvPr id="1501409517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051569068" name="Picture">
+                  <wp:docPr id="1284766464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051569068" name="Picture"/>
+                          <pic:cNvPr id="1284766464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901630203" name="Picture">
+                  <wp:docPr id="1174022675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901630203" name="Picture"/>
+                          <pic:cNvPr id="1174022675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957123848" name="Picture">
+                  <wp:docPr id="2139885159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957123848" name="Picture"/>
+                          <pic:cNvPr id="2139885159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436252096" name="Picture">
+                        <wp:docPr id="1430884428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436252096" name="Picture"/>
+                                <pic:cNvPr id="1430884428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740722522" name="Picture">
+                  <wp:docPr id="68334996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740722522" name="Picture"/>
+                          <pic:cNvPr id="68334996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869745075" name="Picture">
+                  <wp:docPr id="499158698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869745075" name="Picture"/>
+                          <pic:cNvPr id="499158698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012624307" name="Picture">
+                  <wp:docPr id="502581845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012624307" name="Picture"/>
+                          <pic:cNvPr id="502581845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695135421" name="Picture">
+                  <wp:docPr id="1522965182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695135421" name="Picture"/>
+                          <pic:cNvPr id="1522965182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045487262" name="Picture">
+                  <wp:docPr id="1831676644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045487262" name="Picture"/>
+                          <pic:cNvPr id="1831676644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612929012" name="Picture">
+                  <wp:docPr id="744674873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612929012" name="Picture"/>
+                          <pic:cNvPr id="744674873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29519,57 +29519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330148087" name="Picture">
+                        <wp:docPr id="443497333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330148087" name="Picture"/>
+                                <pic:cNvPr id="443497333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31048,57 +31048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458986961" name="Picture">
+                  <wp:docPr id="539757406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458986961" name="Picture"/>
+                          <pic:cNvPr id="539757406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31119,57 +31119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788262114" name="Picture">
+                  <wp:docPr id="136330162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788262114" name="Picture"/>
+                          <pic:cNvPr id="136330162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31601,57 +31601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158418284" name="Picture">
+                  <wp:docPr id="928483566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158418284" name="Picture"/>
+                          <pic:cNvPr id="928483566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32648,57 +32648,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639808565" name="Picture">
+                        <wp:docPr id="383357414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639808565" name="Picture"/>
+                                <pic:cNvPr id="383357414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33863,57 +33863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006068769" name="Picture">
+                  <wp:docPr id="1195898230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006068769" name="Picture"/>
+                          <pic:cNvPr id="1195898230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33952,57 +33952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675401111" name="Picture">
+                  <wp:docPr id="1646443359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675401111" name="Picture"/>
+                          <pic:cNvPr id="1646443359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34596,57 +34596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554896321" name="Picture">
+                  <wp:docPr id="1815911785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554896321" name="Picture"/>
+                          <pic:cNvPr id="1815911785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35594,57 +35594,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308953478" name="Picture">
+                  <wp:docPr id="72141733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308953478" name="Picture"/>
+                          <pic:cNvPr id="72141733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35697,57 +35697,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993990646" name="Picture">
+                  <wp:docPr id="482420575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993990646" name="Picture"/>
+                          <pic:cNvPr id="482420575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37074,57 +37074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333596115" name="Picture">
+                  <wp:docPr id="1910901453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333596115" name="Picture"/>
+                          <pic:cNvPr id="1910901453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38217,57 +38217,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735344127" name="Picture">
+                        <wp:docPr id="972252489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735344127" name="Picture"/>
+                                <pic:cNvPr id="972252489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39578,57 +39578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714699147" name="Picture">
+                  <wp:docPr id="2021830872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714699147" name="Picture"/>
+                          <pic:cNvPr id="2021830872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39667,57 +39667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910821542" name="Picture">
+                  <wp:docPr id="1571560449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910821542" name="Picture"/>
+                          <pic:cNvPr id="1571560449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40311,57 +40311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357410326" name="Picture">
+                  <wp:docPr id="1649461271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357410326" name="Picture"/>
+                          <pic:cNvPr id="1649461271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41309,57 +41309,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009682402" name="Picture">
+                  <wp:docPr id="1836367617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009682402" name="Picture"/>
+                          <pic:cNvPr id="1836367617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41412,57 +41412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082155260" name="Picture">
+                  <wp:docPr id="357397706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082155260" name="Picture"/>
+                          <pic:cNvPr id="357397706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42789,57 +42789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84231988" name="Picture">
+                  <wp:docPr id="1189950683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84231988" name="Picture"/>
+                          <pic:cNvPr id="1189950683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43932,57 +43932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857517556" name="Picture">
+                        <wp:docPr id="373666416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857517556" name="Picture"/>
+                                <pic:cNvPr id="373666416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45153,57 +45153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092923889" name="Picture">
+                  <wp:docPr id="966854543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092923889" name="Picture"/>
+                          <pic:cNvPr id="966854543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45224,57 +45224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229568301" name="Picture">
+                  <wp:docPr id="1186579696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229568301" name="Picture"/>
+                          <pic:cNvPr id="1186579696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45638,57 +45638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455583788" name="Picture">
+                  <wp:docPr id="720059454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455583788" name="Picture"/>
+                          <pic:cNvPr id="720059454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>