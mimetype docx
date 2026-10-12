--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81808332" name="Picture">
+                  <wp:docPr id="1395842554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81808332" name="Picture"/>
+                          <pic:cNvPr id="1395842554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113484386" name="Picture">
+                  <wp:docPr id="753220704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113484386" name="Picture"/>
+                          <pic:cNvPr id="753220704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571878087" name="Picture">
+                        <wp:docPr id="1708214766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571878087" name="Picture"/>
+                                <pic:cNvPr id="1708214766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321668518" name="Picture">
+                  <wp:docPr id="724773041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321668518" name="Picture"/>
+                          <pic:cNvPr id="724773041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098540989" name="Picture">
+                  <wp:docPr id="424275042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098540989" name="Picture"/>
+                          <pic:cNvPr id="424275042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138750248" name="Picture">
+                  <wp:docPr id="119962077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138750248" name="Picture"/>
+                          <pic:cNvPr id="119962077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259499399" name="Picture">
+                  <wp:docPr id="158120846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259499399" name="Picture"/>
+                          <pic:cNvPr id="158120846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261484058" name="Picture">
+                  <wp:docPr id="651723412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261484058" name="Picture"/>
+                          <pic:cNvPr id="651723412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757453417" name="Picture">
+                        <wp:docPr id="242523584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757453417" name="Picture"/>
+                                <pic:cNvPr id="242523584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997214938" name="Picture">
+                        <wp:docPr id="1330626076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997214938" name="Picture"/>
+                                <pic:cNvPr id="1330626076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037415771" name="Picture">
+                        <wp:docPr id="426869390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037415771" name="Picture"/>
+                                <pic:cNvPr id="426869390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877947204" name="Picture">
+                        <wp:docPr id="760189750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877947204" name="Picture"/>
+                                <pic:cNvPr id="760189750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715482246" name="Picture">
+                        <wp:docPr id="808232181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715482246" name="Picture"/>
+                                <pic:cNvPr id="808232181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240286910" name="Picture">
+                        <wp:docPr id="833399882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240286910" name="Picture"/>
+                                <pic:cNvPr id="833399882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117302092" name="Picture">
+                        <wp:docPr id="568928737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117302092" name="Picture"/>
+                                <pic:cNvPr id="568928737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52111338" name="Picture">
+                        <wp:docPr id="832618884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52111338" name="Picture"/>
+                                <pic:cNvPr id="832618884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856175456" name="Picture">
+                        <wp:docPr id="1415670348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856175456" name="Picture"/>
+                                <pic:cNvPr id="1415670348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021627518" name="Picture">
+                        <wp:docPr id="540815705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021627518" name="Picture"/>
+                                <pic:cNvPr id="540815705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980334570" name="Picture">
+                        <wp:docPr id="1703054298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980334570" name="Picture"/>
+                                <pic:cNvPr id="1703054298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312096297" name="Picture">
+                        <wp:docPr id="983848356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312096297" name="Picture"/>
+                                <pic:cNvPr id="983848356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613688821" name="Picture">
+                  <wp:docPr id="1177540832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613688821" name="Picture"/>
+                          <pic:cNvPr id="1177540832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394267200" name="Picture">
+                  <wp:docPr id="637786667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394267200" name="Picture"/>
+                          <pic:cNvPr id="637786667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824315733" name="Picture">
+                  <wp:docPr id="956261222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824315733" name="Picture"/>
+                          <pic:cNvPr id="956261222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499964516" name="Picture">
+                  <wp:docPr id="2087491693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499964516" name="Picture"/>
+                          <pic:cNvPr id="2087491693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684797378" name="Picture">
+                  <wp:docPr id="904014811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684797378" name="Picture"/>
+                          <pic:cNvPr id="904014811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399990341" name="Picture">
+                  <wp:docPr id="1815853225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399990341" name="Picture"/>
+                          <pic:cNvPr id="1815853225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313498233" name="Picture">
+                        <wp:docPr id="383228513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313498233" name="Picture"/>
+                                <pic:cNvPr id="383228513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495840690" name="Picture">
+                  <wp:docPr id="1604436052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495840690" name="Picture"/>
+                          <pic:cNvPr id="1604436052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054884870" name="Picture">
+                  <wp:docPr id="2048909555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054884870" name="Picture"/>
+                          <pic:cNvPr id="2048909555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729086620" name="Picture">
+                  <wp:docPr id="1345415491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729086620" name="Picture"/>
+                          <pic:cNvPr id="1345415491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844273725" name="Picture">
+                  <wp:docPr id="1093049084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844273725" name="Picture"/>
+                          <pic:cNvPr id="1093049084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304202181" name="Picture">
+                  <wp:docPr id="1863626098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304202181" name="Picture"/>
+                          <pic:cNvPr id="1863626098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184985941" name="Picture">
+                  <wp:docPr id="485274536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184985941" name="Picture"/>
+                          <pic:cNvPr id="485274536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059358823" name="Picture">
+                        <wp:docPr id="16723110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059358823" name="Picture"/>
+                                <pic:cNvPr id="16723110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30855895" name="Picture">
+                  <wp:docPr id="2046275298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30855895" name="Picture"/>
+                          <pic:cNvPr id="2046275298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759167124" name="Picture">
+                  <wp:docPr id="19734599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759167124" name="Picture"/>
+                          <pic:cNvPr id="19734599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609444938" name="Picture">
+                  <wp:docPr id="767994643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609444938" name="Picture"/>
+                          <pic:cNvPr id="767994643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661320199" name="Picture">
+                  <wp:docPr id="490263067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661320199" name="Picture"/>
+                          <pic:cNvPr id="490263067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652113365" name="Picture">
+                  <wp:docPr id="672997043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652113365" name="Picture"/>
+                          <pic:cNvPr id="672997043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861363924" name="Picture">
+                  <wp:docPr id="637970668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861363924" name="Picture"/>
+                          <pic:cNvPr id="637970668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119266102" name="Picture">
+                        <wp:docPr id="108490013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119266102" name="Picture"/>
+                                <pic:cNvPr id="108490013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268707914" name="Picture">
+                  <wp:docPr id="363193591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268707914" name="Picture"/>
+                          <pic:cNvPr id="363193591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984641994" name="Picture">
+                  <wp:docPr id="84660800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984641994" name="Picture"/>
+                          <pic:cNvPr id="84660800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330546452" name="Picture">
+                  <wp:docPr id="1004049281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330546452" name="Picture"/>
+                          <pic:cNvPr id="1004049281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240390187" name="Picture">
+                  <wp:docPr id="1315199885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240390187" name="Picture"/>
+                          <pic:cNvPr id="1315199885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848795703" name="Picture">
+                  <wp:docPr id="1158241198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848795703" name="Picture"/>
+                          <pic:cNvPr id="1158241198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806156819" name="Picture">
+                  <wp:docPr id="1445381177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806156819" name="Picture"/>
+                          <pic:cNvPr id="1445381177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510375354" name="Picture">
+                        <wp:docPr id="210002227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510375354" name="Picture"/>
+                                <pic:cNvPr id="210002227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262058808" name="Picture">
+                  <wp:docPr id="1826843542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262058808" name="Picture"/>
+                          <pic:cNvPr id="1826843542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345766309" name="Picture">
+                  <wp:docPr id="1545953667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345766309" name="Picture"/>
+                          <pic:cNvPr id="1545953667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368950966" name="Picture">
+                  <wp:docPr id="1360994275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368950966" name="Picture"/>
+                          <pic:cNvPr id="1360994275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>