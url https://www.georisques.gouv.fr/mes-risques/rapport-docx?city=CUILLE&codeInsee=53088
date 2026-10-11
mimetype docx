--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706696971" name="Picture">
+                  <wp:docPr id="506223369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706696971" name="Picture"/>
+                          <pic:cNvPr id="506223369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118309412" name="Picture">
+                  <wp:docPr id="56618908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118309412" name="Picture"/>
+                          <pic:cNvPr id="56618908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934555778" name="Picture">
+                        <wp:docPr id="333360019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934555778" name="Picture"/>
+                                <pic:cNvPr id="333360019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942487216" name="Picture">
+                  <wp:docPr id="2124045842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942487216" name="Picture"/>
+                          <pic:cNvPr id="2124045842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436997796" name="Picture">
+                  <wp:docPr id="1685977287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436997796" name="Picture"/>
+                          <pic:cNvPr id="1685977287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005702949" name="Picture">
+                  <wp:docPr id="869148779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005702949" name="Picture"/>
+                          <pic:cNvPr id="869148779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280422176" name="Picture">
+                  <wp:docPr id="217309351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280422176" name="Picture"/>
+                          <pic:cNvPr id="217309351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77251284" name="Picture">
+                  <wp:docPr id="296043970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77251284" name="Picture"/>
+                          <pic:cNvPr id="296043970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120059902" name="Picture">
+                        <wp:docPr id="334960126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120059902" name="Picture"/>
+                                <pic:cNvPr id="334960126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418563099" name="Picture">
+                        <wp:docPr id="416061679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418563099" name="Picture"/>
+                                <pic:cNvPr id="416061679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564676097" name="Picture">
+                        <wp:docPr id="1326038011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564676097" name="Picture"/>
+                                <pic:cNvPr id="1326038011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535225383" name="Picture">
+                        <wp:docPr id="1297712813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535225383" name="Picture"/>
+                                <pic:cNvPr id="1297712813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840049954" name="Picture">
+                        <wp:docPr id="320194268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840049954" name="Picture"/>
+                                <pic:cNvPr id="320194268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754922144" name="Picture">
+                        <wp:docPr id="1828758353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754922144" name="Picture"/>
+                                <pic:cNvPr id="1828758353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125081684" name="Picture">
+                        <wp:docPr id="246910794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125081684" name="Picture"/>
+                                <pic:cNvPr id="246910794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023389641" name="Picture">
+                        <wp:docPr id="1236239857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023389641" name="Picture"/>
+                                <pic:cNvPr id="1236239857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443254992" name="Picture">
+                        <wp:docPr id="1128400038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443254992" name="Picture"/>
+                                <pic:cNvPr id="1128400038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882981549" name="Picture">
+                        <wp:docPr id="882150760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882981549" name="Picture"/>
+                                <pic:cNvPr id="882150760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876552587" name="Picture">
+                        <wp:docPr id="1966844629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876552587" name="Picture"/>
+                                <pic:cNvPr id="1966844629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66796307" name="Picture">
+                        <wp:docPr id="135523195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66796307" name="Picture"/>
+                                <pic:cNvPr id="135523195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079574751" name="Picture">
+                        <wp:docPr id="1377600103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079574751" name="Picture"/>
+                                <pic:cNvPr id="1377600103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950898885" name="Picture">
+                        <wp:docPr id="511497554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950898885" name="Picture"/>
+                                <pic:cNvPr id="511497554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835536560" name="Picture">
+                        <wp:docPr id="1081425517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835536560" name="Picture"/>
+                                <pic:cNvPr id="1081425517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961209832" name="Picture">
+                  <wp:docPr id="1955908120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961209832" name="Picture"/>
+                          <pic:cNvPr id="1955908120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718895938" name="Picture">
+                  <wp:docPr id="1535619720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718895938" name="Picture"/>
+                          <pic:cNvPr id="1535619720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507102668" name="Picture">
+                  <wp:docPr id="696497788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507102668" name="Picture"/>
+                          <pic:cNvPr id="696497788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142484553" name="Picture">
+                  <wp:docPr id="353505551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142484553" name="Picture"/>
+                          <pic:cNvPr id="353505551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499053904" name="Picture">
+                  <wp:docPr id="758224135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499053904" name="Picture"/>
+                          <pic:cNvPr id="758224135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187615059" name="Picture">
+                  <wp:docPr id="1212213402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187615059" name="Picture"/>
+                          <pic:cNvPr id="1212213402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979642345" name="Picture">
+                        <wp:docPr id="1444694472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979642345" name="Picture"/>
+                                <pic:cNvPr id="1444694472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959835016" name="Picture">
+                        <wp:docPr id="128604388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959835016" name="Picture"/>
+                                <pic:cNvPr id="128604388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823445205" name="Picture">
+                  <wp:docPr id="947344781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823445205" name="Picture"/>
+                          <pic:cNvPr id="947344781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610576483" name="Picture">
+                  <wp:docPr id="264439900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610576483" name="Picture"/>
+                          <pic:cNvPr id="264439900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849051340" name="Picture">
+                  <wp:docPr id="1518017592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849051340" name="Picture"/>
+                          <pic:cNvPr id="1518017592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135195899" name="Picture">
+                  <wp:docPr id="1360775658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135195899" name="Picture"/>
+                          <pic:cNvPr id="1360775658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960509573" name="Picture">
+                  <wp:docPr id="1082395604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960509573" name="Picture"/>
+                          <pic:cNvPr id="1082395604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844470659" name="Picture">
+                  <wp:docPr id="512613697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844470659" name="Picture"/>
+                          <pic:cNvPr id="512613697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643895443" name="Picture">
+                        <wp:docPr id="2067447947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643895443" name="Picture"/>
+                                <pic:cNvPr id="2067447947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642821053" name="Picture">
+                        <wp:docPr id="607624598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642821053" name="Picture"/>
+                                <pic:cNvPr id="607624598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432063142" name="Picture">
+                  <wp:docPr id="153366275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432063142" name="Picture"/>
+                          <pic:cNvPr id="153366275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551287083" name="Picture">
+                  <wp:docPr id="1770182130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551287083" name="Picture"/>
+                          <pic:cNvPr id="1770182130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803510636" name="Picture">
+                  <wp:docPr id="1856354886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803510636" name="Picture"/>
+                          <pic:cNvPr id="1856354886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828555700" name="Picture">
+                  <wp:docPr id="643781694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828555700" name="Picture"/>
+                          <pic:cNvPr id="643781694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356666120" name="Picture">
+                  <wp:docPr id="221998686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356666120" name="Picture"/>
+                          <pic:cNvPr id="221998686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97785119" name="Picture">
+                  <wp:docPr id="36660958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97785119" name="Picture"/>
+                          <pic:cNvPr id="36660958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590860411" name="Picture">
+                        <wp:docPr id="1142847127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590860411" name="Picture"/>
+                                <pic:cNvPr id="1142847127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064318547" name="Picture">
+                  <wp:docPr id="1040118108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064318547" name="Picture"/>
+                          <pic:cNvPr id="1040118108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264854591" name="Picture">
+                  <wp:docPr id="1821746625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264854591" name="Picture"/>
+                          <pic:cNvPr id="1821746625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848467442" name="Picture">
+                  <wp:docPr id="1966221948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848467442" name="Picture"/>
+                          <pic:cNvPr id="1966221948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384975075" name="Picture">
+                  <wp:docPr id="368967192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384975075" name="Picture"/>
+                          <pic:cNvPr id="368967192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88677318" name="Picture">
+                  <wp:docPr id="1574542653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88677318" name="Picture"/>
+                          <pic:cNvPr id="1574542653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615129919" name="Picture">
+                  <wp:docPr id="1443921332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615129919" name="Picture"/>
+                          <pic:cNvPr id="1443921332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361817327" name="Picture">
+                        <wp:docPr id="1009406847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361817327" name="Picture"/>
+                                <pic:cNvPr id="1009406847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906330134" name="Picture">
+                  <wp:docPr id="855604507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906330134" name="Picture"/>
+                          <pic:cNvPr id="855604507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104544795" name="Picture">
+                  <wp:docPr id="1545630096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104544795" name="Picture"/>
+                          <pic:cNvPr id="1545630096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934703415" name="Picture">
+                  <wp:docPr id="645701739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934703415" name="Picture"/>
+                          <pic:cNvPr id="645701739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710584494" name="Picture">
+                  <wp:docPr id="1050093745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710584494" name="Picture"/>
+                          <pic:cNvPr id="1050093745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271483394" name="Picture">
+                  <wp:docPr id="794438568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271483394" name="Picture"/>
+                          <pic:cNvPr id="794438568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348439505" name="Picture">
+                  <wp:docPr id="880651294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348439505" name="Picture"/>
+                          <pic:cNvPr id="880651294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975894519" name="Picture">
+                  <wp:docPr id="1688990001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975894519" name="Picture"/>
+                          <pic:cNvPr id="1688990001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882336638" name="Picture">
+                  <wp:docPr id="334964305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882336638" name="Picture"/>
+                          <pic:cNvPr id="334964305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436833502" name="Picture">
+                  <wp:docPr id="1176912873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436833502" name="Picture"/>
+                          <pic:cNvPr id="1176912873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>