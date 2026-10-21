--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974635733" name="Picture">
+                  <wp:docPr id="1153486966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974635733" name="Picture"/>
+                          <pic:cNvPr id="1153486966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425051992" name="Picture">
+                  <wp:docPr id="234732629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425051992" name="Picture"/>
+                          <pic:cNvPr id="234732629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401763192" name="Picture">
+                        <wp:docPr id="817995002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401763192" name="Picture"/>
+                                <pic:cNvPr id="817995002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072824022" name="Picture">
+                  <wp:docPr id="1890148904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072824022" name="Picture"/>
+                          <pic:cNvPr id="1890148904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008430819" name="Picture">
+                  <wp:docPr id="365898851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008430819" name="Picture"/>
+                          <pic:cNvPr id="365898851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650684134" name="Picture">
+                  <wp:docPr id="390870135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650684134" name="Picture"/>
+                          <pic:cNvPr id="390870135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681619615" name="Picture">
+                  <wp:docPr id="541843325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681619615" name="Picture"/>
+                          <pic:cNvPr id="541843325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31536456" name="Picture">
+                  <wp:docPr id="1082350828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31536456" name="Picture"/>
+                          <pic:cNvPr id="1082350828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652645487" name="Picture">
+                        <wp:docPr id="498125049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652645487" name="Picture"/>
+                                <pic:cNvPr id="498125049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219903831" name="Picture">
+                        <wp:docPr id="1906794749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219903831" name="Picture"/>
+                                <pic:cNvPr id="1906794749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597079352" name="Picture">
+                        <wp:docPr id="925014602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597079352" name="Picture"/>
+                                <pic:cNvPr id="925014602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988210726" name="Picture">
+                        <wp:docPr id="1081058112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988210726" name="Picture"/>
+                                <pic:cNvPr id="1081058112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698639930" name="Picture">
+                        <wp:docPr id="1975128771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698639930" name="Picture"/>
+                                <pic:cNvPr id="1975128771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151252860" name="Picture">
+                        <wp:docPr id="1079702703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151252860" name="Picture"/>
+                                <pic:cNvPr id="1079702703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743504880" name="Picture">
+                        <wp:docPr id="1281287962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743504880" name="Picture"/>
+                                <pic:cNvPr id="1281287962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011431321" name="Picture">
+                        <wp:docPr id="1125390498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011431321" name="Picture"/>
+                                <pic:cNvPr id="1125390498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881490717" name="Picture">
+                        <wp:docPr id="1524468547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881490717" name="Picture"/>
+                                <pic:cNvPr id="1524468547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138818546" name="Picture">
+                        <wp:docPr id="1952177955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138818546" name="Picture"/>
+                                <pic:cNvPr id="1952177955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071741634" name="Picture">
+                        <wp:docPr id="1473044189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071741634" name="Picture"/>
+                                <pic:cNvPr id="1473044189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558582813" name="Picture">
+                        <wp:docPr id="905185455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558582813" name="Picture"/>
+                                <pic:cNvPr id="905185455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632246915" name="Picture">
+                        <wp:docPr id="1045361118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632246915" name="Picture"/>
+                                <pic:cNvPr id="1045361118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994282399" name="Picture">
+                        <wp:docPr id="1684565567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994282399" name="Picture"/>
+                                <pic:cNvPr id="1684565567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946378387" name="Picture">
+                        <wp:docPr id="1951811050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946378387" name="Picture"/>
+                                <pic:cNvPr id="1951811050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666542257" name="Picture">
+                  <wp:docPr id="400749287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666542257" name="Picture"/>
+                          <pic:cNvPr id="400749287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286173811" name="Picture">
+                  <wp:docPr id="1125242133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286173811" name="Picture"/>
+                          <pic:cNvPr id="1125242133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665687427" name="Picture">
+                  <wp:docPr id="1267707535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665687427" name="Picture"/>
+                          <pic:cNvPr id="1267707535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357637144" name="Picture">
+                  <wp:docPr id="1053572098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357637144" name="Picture"/>
+                          <pic:cNvPr id="1053572098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222024354" name="Picture">
+                  <wp:docPr id="1077944994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222024354" name="Picture"/>
+                          <pic:cNvPr id="1077944994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374142734" name="Picture">
+                  <wp:docPr id="2028464318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374142734" name="Picture"/>
+                          <pic:cNvPr id="2028464318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689195199" name="Picture">
+                        <wp:docPr id="1569249024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689195199" name="Picture"/>
+                                <pic:cNvPr id="1569249024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043738076" name="Picture">
+                  <wp:docPr id="935411401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043738076" name="Picture"/>
+                          <pic:cNvPr id="935411401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631143111" name="Picture">
+                  <wp:docPr id="1366008096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631143111" name="Picture"/>
+                          <pic:cNvPr id="1366008096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107607221" name="Picture">
+                  <wp:docPr id="1254120666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107607221" name="Picture"/>
+                          <pic:cNvPr id="1254120666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872595196" name="Picture">
+                  <wp:docPr id="2000232692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872595196" name="Picture"/>
+                          <pic:cNvPr id="2000232692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939356910" name="Picture">
+                  <wp:docPr id="163270781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939356910" name="Picture"/>
+                          <pic:cNvPr id="163270781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144049134" name="Picture">
+                  <wp:docPr id="1702560444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144049134" name="Picture"/>
+                          <pic:cNvPr id="1702560444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056621529" name="Picture">
+                        <wp:docPr id="2019962603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056621529" name="Picture"/>
+                                <pic:cNvPr id="2019962603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929028520" name="Picture">
+                  <wp:docPr id="276527901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929028520" name="Picture"/>
+                          <pic:cNvPr id="276527901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605916712" name="Picture">
+                  <wp:docPr id="2044856894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605916712" name="Picture"/>
+                          <pic:cNvPr id="2044856894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238731491" name="Picture">
+                  <wp:docPr id="445887441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238731491" name="Picture"/>
+                          <pic:cNvPr id="445887441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501063119" name="Picture">
+                  <wp:docPr id="1422352959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501063119" name="Picture"/>
+                          <pic:cNvPr id="1422352959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588940134" name="Picture">
+                  <wp:docPr id="1837696222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588940134" name="Picture"/>
+                          <pic:cNvPr id="1837696222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428247866" name="Picture">
+                  <wp:docPr id="1237451845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428247866" name="Picture"/>
+                          <pic:cNvPr id="1237451845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148188233" name="Picture">
+                        <wp:docPr id="1939307054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148188233" name="Picture"/>
+                                <pic:cNvPr id="1939307054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32314,57 +32314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106173323" name="Picture">
+                  <wp:docPr id="75147721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106173323" name="Picture"/>
+                          <pic:cNvPr id="75147721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32403,57 +32403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403218562" name="Picture">
+                  <wp:docPr id="1584838559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403218562" name="Picture"/>
+                          <pic:cNvPr id="1584838559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33047,57 +33047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602853492" name="Picture">
+                  <wp:docPr id="385413237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602853492" name="Picture"/>
+                          <pic:cNvPr id="385413237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34045,57 +34045,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150409122" name="Picture">
+                  <wp:docPr id="797945657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150409122" name="Picture"/>
+                          <pic:cNvPr id="797945657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34148,57 +34148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220518240" name="Picture">
+                  <wp:docPr id="1562125778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220518240" name="Picture"/>
+                          <pic:cNvPr id="1562125778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35525,57 +35525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074745195" name="Picture">
+                  <wp:docPr id="58742284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074745195" name="Picture"/>
+                          <pic:cNvPr id="58742284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36668,57 +36668,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811302097" name="Picture">
+                        <wp:docPr id="995690308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811302097" name="Picture"/>
+                                <pic:cNvPr id="995690308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38036,57 +38036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517277257" name="Picture">
+                  <wp:docPr id="754800124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517277257" name="Picture"/>
+                          <pic:cNvPr id="754800124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38125,57 +38125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971543222" name="Picture">
+                  <wp:docPr id="1600984064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971543222" name="Picture"/>
+                          <pic:cNvPr id="1600984064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38757,57 +38757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691635244" name="Picture">
+                  <wp:docPr id="625965398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691635244" name="Picture"/>
+                          <pic:cNvPr id="625965398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39701,57 +39701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740560155" name="Picture">
+                  <wp:docPr id="71786469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740560155" name="Picture"/>
+                          <pic:cNvPr id="71786469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39813,57 +39813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132608475" name="Picture">
+                  <wp:docPr id="543523345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132608475" name="Picture"/>
+                          <pic:cNvPr id="543523345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41472,57 +41472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021040694" name="Picture">
+                  <wp:docPr id="958639529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021040694" name="Picture"/>
+                          <pic:cNvPr id="958639529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42651,57 +42651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433535288" name="Picture">
+                  <wp:docPr id="506432059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433535288" name="Picture"/>
+                          <pic:cNvPr id="506432059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42731,57 +42731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913889634" name="Picture">
+                  <wp:docPr id="338777387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913889634" name="Picture"/>
+                          <pic:cNvPr id="338777387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184447421" name="Picture">
+                  <wp:docPr id="530436472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184447421" name="Picture"/>
+                          <pic:cNvPr id="530436472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>