--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729655834" name="Picture">
+                  <wp:docPr id="94490323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729655834" name="Picture"/>
+                          <pic:cNvPr id="94490323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113652063" name="Picture">
+                  <wp:docPr id="96857228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113652063" name="Picture"/>
+                          <pic:cNvPr id="96857228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305621016" name="Picture">
+                        <wp:docPr id="2105555342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305621016" name="Picture"/>
+                                <pic:cNvPr id="2105555342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155089084" name="Picture">
+                  <wp:docPr id="170513082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155089084" name="Picture"/>
+                          <pic:cNvPr id="170513082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296105143" name="Picture">
+                  <wp:docPr id="397351004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296105143" name="Picture"/>
+                          <pic:cNvPr id="397351004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003928225" name="Picture">
+                  <wp:docPr id="1626338621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003928225" name="Picture"/>
+                          <pic:cNvPr id="1626338621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730859439" name="Picture">
+                  <wp:docPr id="264825083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730859439" name="Picture"/>
+                          <pic:cNvPr id="264825083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076900259" name="Picture">
+                  <wp:docPr id="371894355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076900259" name="Picture"/>
+                          <pic:cNvPr id="371894355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31380149" name="Picture">
+                        <wp:docPr id="766254556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31380149" name="Picture"/>
+                                <pic:cNvPr id="766254556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046724694" name="Picture">
+                        <wp:docPr id="139754747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046724694" name="Picture"/>
+                                <pic:cNvPr id="139754747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358768663" name="Picture">
+                        <wp:docPr id="1042280097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358768663" name="Picture"/>
+                                <pic:cNvPr id="1042280097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210140623" name="Picture">
+                        <wp:docPr id="2010154366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210140623" name="Picture"/>
+                                <pic:cNvPr id="2010154366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523461935" name="Picture">
+                        <wp:docPr id="434872487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523461935" name="Picture"/>
+                                <pic:cNvPr id="434872487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394472350" name="Picture">
+                        <wp:docPr id="658869622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394472350" name="Picture"/>
+                                <pic:cNvPr id="658869622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130743635" name="Picture">
+                        <wp:docPr id="1473028361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130743635" name="Picture"/>
+                                <pic:cNvPr id="1473028361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331230319" name="Picture">
+                        <wp:docPr id="1244732317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331230319" name="Picture"/>
+                                <pic:cNvPr id="1244732317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97604692" name="Picture">
+                        <wp:docPr id="332718945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97604692" name="Picture"/>
+                                <pic:cNvPr id="332718945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982210490" name="Picture">
+                        <wp:docPr id="706944978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982210490" name="Picture"/>
+                                <pic:cNvPr id="706944978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430742354" name="Picture">
+                        <wp:docPr id="620991605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430742354" name="Picture"/>
+                                <pic:cNvPr id="620991605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907000899" name="Picture">
+                        <wp:docPr id="1807350931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907000899" name="Picture"/>
+                                <pic:cNvPr id="1807350931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574954319" name="Picture">
+                        <wp:docPr id="840317359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574954319" name="Picture"/>
+                                <pic:cNvPr id="840317359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810955411" name="Picture">
+                        <wp:docPr id="752748407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810955411" name="Picture"/>
+                                <pic:cNvPr id="752748407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706921083" name="Picture">
+                        <wp:docPr id="486189123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706921083" name="Picture"/>
+                                <pic:cNvPr id="486189123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900625285" name="Picture">
+                  <wp:docPr id="1833323727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900625285" name="Picture"/>
+                          <pic:cNvPr id="1833323727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311136564" name="Picture">
+                  <wp:docPr id="269888149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311136564" name="Picture"/>
+                          <pic:cNvPr id="269888149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610648051" name="Picture">
+                  <wp:docPr id="9012442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610648051" name="Picture"/>
+                          <pic:cNvPr id="9012442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380099142" name="Picture">
+                  <wp:docPr id="1403513600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380099142" name="Picture"/>
+                          <pic:cNvPr id="1403513600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097117124" name="Picture">
+                  <wp:docPr id="1979635342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097117124" name="Picture"/>
+                          <pic:cNvPr id="1979635342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755560567" name="Picture">
+                  <wp:docPr id="363535775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755560567" name="Picture"/>
+                          <pic:cNvPr id="363535775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860977846" name="Picture">
+                        <wp:docPr id="1785463431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860977846" name="Picture"/>
+                                <pic:cNvPr id="1785463431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336837817" name="Picture">
+                        <wp:docPr id="337378734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336837817" name="Picture"/>
+                                <pic:cNvPr id="337378734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102973011" name="Picture">
+                  <wp:docPr id="1671319229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102973011" name="Picture"/>
+                          <pic:cNvPr id="1671319229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979071241" name="Picture">
+                  <wp:docPr id="367710661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979071241" name="Picture"/>
+                          <pic:cNvPr id="367710661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866448527" name="Picture">
+                  <wp:docPr id="1591191643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866448527" name="Picture"/>
+                          <pic:cNvPr id="1591191643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196197039" name="Picture">
+                  <wp:docPr id="1720439706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196197039" name="Picture"/>
+                          <pic:cNvPr id="1720439706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416509472" name="Picture">
+                  <wp:docPr id="730411413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416509472" name="Picture"/>
+                          <pic:cNvPr id="730411413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609840165" name="Picture">
+                  <wp:docPr id="1304241190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609840165" name="Picture"/>
+                          <pic:cNvPr id="1304241190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325945708" name="Picture">
+                        <wp:docPr id="519916764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325945708" name="Picture"/>
+                                <pic:cNvPr id="519916764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614572514" name="Picture">
+                  <wp:docPr id="572908583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614572514" name="Picture"/>
+                          <pic:cNvPr id="572908583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782020235" name="Picture">
+                  <wp:docPr id="1204139497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782020235" name="Picture"/>
+                          <pic:cNvPr id="1204139497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362285036" name="Picture">
+                  <wp:docPr id="797047155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362285036" name="Picture"/>
+                          <pic:cNvPr id="797047155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163775960" name="Picture">
+                  <wp:docPr id="350625641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163775960" name="Picture"/>
+                          <pic:cNvPr id="350625641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444430622" name="Picture">
+                  <wp:docPr id="1738580725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444430622" name="Picture"/>
+                          <pic:cNvPr id="1738580725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588522171" name="Picture">
+                  <wp:docPr id="1628341255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588522171" name="Picture"/>
+                          <pic:cNvPr id="1628341255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32081,57 +32081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818856672" name="Picture">
+                  <wp:docPr id="1215408815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818856672" name="Picture"/>
+                          <pic:cNvPr id="1215408815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32170,57 +32170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860860460" name="Picture">
+                  <wp:docPr id="1573527834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860860460" name="Picture"/>
+                          <pic:cNvPr id="1573527834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32814,57 +32814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567816112" name="Picture">
+                  <wp:docPr id="124072599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567816112" name="Picture"/>
+                          <pic:cNvPr id="124072599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319189975" name="Picture">
+                  <wp:docPr id="1833770412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319189975" name="Picture"/>
+                          <pic:cNvPr id="1833770412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33915,57 +33915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127632393" name="Picture">
+                  <wp:docPr id="142761832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127632393" name="Picture"/>
+                          <pic:cNvPr id="142761832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35292,57 +35292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293146932" name="Picture">
+                  <wp:docPr id="688911221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293146932" name="Picture"/>
+                          <pic:cNvPr id="688911221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36435,57 +36435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798484770" name="Picture">
+                        <wp:docPr id="1172986786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798484770" name="Picture"/>
+                                <pic:cNvPr id="1172986786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37796,57 +37796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840691649" name="Picture">
+                  <wp:docPr id="321428529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840691649" name="Picture"/>
+                          <pic:cNvPr id="321428529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37885,57 +37885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551537765" name="Picture">
+                  <wp:docPr id="1150483455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551537765" name="Picture"/>
+                          <pic:cNvPr id="1150483455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38529,57 +38529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279474290" name="Picture">
+                  <wp:docPr id="2037459654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279474290" name="Picture"/>
+                          <pic:cNvPr id="2037459654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197172385" name="Picture">
+                  <wp:docPr id="2122038205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197172385" name="Picture"/>
+                          <pic:cNvPr id="2122038205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39630,57 +39630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845019304" name="Picture">
+                  <wp:docPr id="1914995445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845019304" name="Picture"/>
+                          <pic:cNvPr id="1914995445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41007,57 +41007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532992714" name="Picture">
+                  <wp:docPr id="388846935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532992714" name="Picture"/>
+                          <pic:cNvPr id="388846935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +42150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495733626" name="Picture">
+                        <wp:docPr id="1234010629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495733626" name="Picture"/>
+                                <pic:cNvPr id="1234010629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404380089" name="Picture">
+                  <wp:docPr id="1662864814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404380089" name="Picture"/>
+                          <pic:cNvPr id="1662864814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43501,57 +43501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067224434" name="Picture">
+                  <wp:docPr id="1862169410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067224434" name="Picture"/>
+                          <pic:cNvPr id="1862169410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43980,57 +43980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088577299" name="Picture">
+                  <wp:docPr id="649665332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088577299" name="Picture"/>
+                          <pic:cNvPr id="649665332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45708,57 +45708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557997265" name="Picture">
+                  <wp:docPr id="2022686062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557997265" name="Picture"/>
+                          <pic:cNvPr id="2022686062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45779,57 +45779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496002815" name="Picture">
+                  <wp:docPr id="1710663006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496002815" name="Picture"/>
+                          <pic:cNvPr id="1710663006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46193,57 +46193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331210393" name="Picture">
+                  <wp:docPr id="200827503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331210393" name="Picture"/>
+                          <pic:cNvPr id="200827503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>