--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94490323" name="Picture">
+                  <wp:docPr id="1760586670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94490323" name="Picture"/>
+                          <pic:cNvPr id="1760586670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96857228" name="Picture">
+                  <wp:docPr id="1112598492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96857228" name="Picture"/>
+                          <pic:cNvPr id="1112598492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105555342" name="Picture">
+                        <wp:docPr id="1559333524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105555342" name="Picture"/>
+                                <pic:cNvPr id="1559333524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170513082" name="Picture">
+                  <wp:docPr id="1733395908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170513082" name="Picture"/>
+                          <pic:cNvPr id="1733395908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397351004" name="Picture">
+                  <wp:docPr id="966579492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397351004" name="Picture"/>
+                          <pic:cNvPr id="966579492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626338621" name="Picture">
+                  <wp:docPr id="114250423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626338621" name="Picture"/>
+                          <pic:cNvPr id="114250423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264825083" name="Picture">
+                  <wp:docPr id="809283464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264825083" name="Picture"/>
+                          <pic:cNvPr id="809283464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371894355" name="Picture">
+                  <wp:docPr id="519759738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371894355" name="Picture"/>
+                          <pic:cNvPr id="519759738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766254556" name="Picture">
+                        <wp:docPr id="1326578883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766254556" name="Picture"/>
+                                <pic:cNvPr id="1326578883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139754747" name="Picture">
+                        <wp:docPr id="1871005851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139754747" name="Picture"/>
+                                <pic:cNvPr id="1871005851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042280097" name="Picture">
+                        <wp:docPr id="479876268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042280097" name="Picture"/>
+                                <pic:cNvPr id="479876268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010154366" name="Picture">
+                        <wp:docPr id="207937859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010154366" name="Picture"/>
+                                <pic:cNvPr id="207937859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434872487" name="Picture">
+                        <wp:docPr id="378952923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434872487" name="Picture"/>
+                                <pic:cNvPr id="378952923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658869622" name="Picture">
+                        <wp:docPr id="616750550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658869622" name="Picture"/>
+                                <pic:cNvPr id="616750550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473028361" name="Picture">
+                        <wp:docPr id="2106866995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473028361" name="Picture"/>
+                                <pic:cNvPr id="2106866995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244732317" name="Picture">
+                        <wp:docPr id="109148348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244732317" name="Picture"/>
+                                <pic:cNvPr id="109148348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332718945" name="Picture">
+                        <wp:docPr id="364025028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332718945" name="Picture"/>
+                                <pic:cNvPr id="364025028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706944978" name="Picture">
+                        <wp:docPr id="2102383543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706944978" name="Picture"/>
+                                <pic:cNvPr id="2102383543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620991605" name="Picture">
+                        <wp:docPr id="1637565530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620991605" name="Picture"/>
+                                <pic:cNvPr id="1637565530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807350931" name="Picture">
+                        <wp:docPr id="2119997972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807350931" name="Picture"/>
+                                <pic:cNvPr id="2119997972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840317359" name="Picture">
+                        <wp:docPr id="1604026469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840317359" name="Picture"/>
+                                <pic:cNvPr id="1604026469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752748407" name="Picture">
+                        <wp:docPr id="1693209940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752748407" name="Picture"/>
+                                <pic:cNvPr id="1693209940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486189123" name="Picture">
+                        <wp:docPr id="581484587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486189123" name="Picture"/>
+                                <pic:cNvPr id="581484587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833323727" name="Picture">
+                  <wp:docPr id="1636002821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833323727" name="Picture"/>
+                          <pic:cNvPr id="1636002821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269888149" name="Picture">
+                  <wp:docPr id="1547596668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269888149" name="Picture"/>
+                          <pic:cNvPr id="1547596668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9012442" name="Picture">
+                  <wp:docPr id="1062446173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9012442" name="Picture"/>
+                          <pic:cNvPr id="1062446173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403513600" name="Picture">
+                  <wp:docPr id="1069701235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403513600" name="Picture"/>
+                          <pic:cNvPr id="1069701235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979635342" name="Picture">
+                  <wp:docPr id="1606972505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979635342" name="Picture"/>
+                          <pic:cNvPr id="1606972505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363535775" name="Picture">
+                  <wp:docPr id="1617973540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363535775" name="Picture"/>
+                          <pic:cNvPr id="1617973540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785463431" name="Picture">
+                        <wp:docPr id="675374101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785463431" name="Picture"/>
+                                <pic:cNvPr id="675374101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337378734" name="Picture">
+                        <wp:docPr id="1012404747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337378734" name="Picture"/>
+                                <pic:cNvPr id="1012404747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671319229" name="Picture">
+                  <wp:docPr id="1823607890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671319229" name="Picture"/>
+                          <pic:cNvPr id="1823607890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367710661" name="Picture">
+                  <wp:docPr id="159935040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367710661" name="Picture"/>
+                          <pic:cNvPr id="159935040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591191643" name="Picture">
+                  <wp:docPr id="1975318832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591191643" name="Picture"/>
+                          <pic:cNvPr id="1975318832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720439706" name="Picture">
+                  <wp:docPr id="1312084712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720439706" name="Picture"/>
+                          <pic:cNvPr id="1312084712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730411413" name="Picture">
+                  <wp:docPr id="1998265454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730411413" name="Picture"/>
+                          <pic:cNvPr id="1998265454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304241190" name="Picture">
+                  <wp:docPr id="1238213247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304241190" name="Picture"/>
+                          <pic:cNvPr id="1238213247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519916764" name="Picture">
+                        <wp:docPr id="1552936353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519916764" name="Picture"/>
+                                <pic:cNvPr id="1552936353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572908583" name="Picture">
+                  <wp:docPr id="94906285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572908583" name="Picture"/>
+                          <pic:cNvPr id="94906285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204139497" name="Picture">
+                  <wp:docPr id="1797286077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204139497" name="Picture"/>
+                          <pic:cNvPr id="1797286077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797047155" name="Picture">
+                  <wp:docPr id="778355121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797047155" name="Picture"/>
+                          <pic:cNvPr id="778355121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350625641" name="Picture">
+                  <wp:docPr id="165749606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350625641" name="Picture"/>
+                          <pic:cNvPr id="165749606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738580725" name="Picture">
+                  <wp:docPr id="1720651468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738580725" name="Picture"/>
+                          <pic:cNvPr id="1720651468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628341255" name="Picture">
+                  <wp:docPr id="414609536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628341255" name="Picture"/>
+                          <pic:cNvPr id="414609536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32081,57 +32081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215408815" name="Picture">
+                  <wp:docPr id="66578023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215408815" name="Picture"/>
+                          <pic:cNvPr id="66578023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32170,57 +32170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573527834" name="Picture">
+                  <wp:docPr id="678343913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573527834" name="Picture"/>
+                          <pic:cNvPr id="678343913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32814,57 +32814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124072599" name="Picture">
+                  <wp:docPr id="563578260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124072599" name="Picture"/>
+                          <pic:cNvPr id="563578260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833770412" name="Picture">
+                  <wp:docPr id="1502234881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833770412" name="Picture"/>
+                          <pic:cNvPr id="1502234881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33915,57 +33915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142761832" name="Picture">
+                  <wp:docPr id="1951709591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142761832" name="Picture"/>
+                          <pic:cNvPr id="1951709591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35292,57 +35292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688911221" name="Picture">
+                  <wp:docPr id="1241125359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688911221" name="Picture"/>
+                          <pic:cNvPr id="1241125359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36435,57 +36435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172986786" name="Picture">
+                        <wp:docPr id="376071494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172986786" name="Picture"/>
+                                <pic:cNvPr id="376071494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37796,57 +37796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321428529" name="Picture">
+                  <wp:docPr id="260467469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321428529" name="Picture"/>
+                          <pic:cNvPr id="260467469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37885,57 +37885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150483455" name="Picture">
+                  <wp:docPr id="188441098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150483455" name="Picture"/>
+                          <pic:cNvPr id="188441098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38529,57 +38529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037459654" name="Picture">
+                  <wp:docPr id="1391890117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037459654" name="Picture"/>
+                          <pic:cNvPr id="1391890117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122038205" name="Picture">
+                  <wp:docPr id="385369812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122038205" name="Picture"/>
+                          <pic:cNvPr id="385369812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39630,57 +39630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914995445" name="Picture">
+                  <wp:docPr id="1614961168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914995445" name="Picture"/>
+                          <pic:cNvPr id="1614961168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41007,57 +41007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388846935" name="Picture">
+                  <wp:docPr id="147507832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388846935" name="Picture"/>
+                          <pic:cNvPr id="147507832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +42150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234010629" name="Picture">
+                        <wp:docPr id="630383736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234010629" name="Picture"/>
+                                <pic:cNvPr id="630383736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662864814" name="Picture">
+                  <wp:docPr id="89308864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662864814" name="Picture"/>
+                          <pic:cNvPr id="89308864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43501,57 +43501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862169410" name="Picture">
+                  <wp:docPr id="866128045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862169410" name="Picture"/>
+                          <pic:cNvPr id="866128045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43980,57 +43980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649665332" name="Picture">
+                  <wp:docPr id="1386876396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649665332" name="Picture"/>
+                          <pic:cNvPr id="1386876396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45708,57 +45708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022686062" name="Picture">
+                  <wp:docPr id="688757288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022686062" name="Picture"/>
+                          <pic:cNvPr id="688757288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45779,57 +45779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710663006" name="Picture">
+                  <wp:docPr id="438026972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710663006" name="Picture"/>
+                          <pic:cNvPr id="438026972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46193,57 +46193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200827503" name="Picture">
+                  <wp:docPr id="417098014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200827503" name="Picture"/>
+                          <pic:cNvPr id="417098014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>