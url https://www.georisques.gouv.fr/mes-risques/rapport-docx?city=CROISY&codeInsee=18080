--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182610546" name="Picture">
+                  <wp:docPr id="150650565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182610546" name="Picture"/>
+                          <pic:cNvPr id="150650565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568180048" name="Picture">
+                  <wp:docPr id="819465416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568180048" name="Picture"/>
+                          <pic:cNvPr id="819465416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502908219" name="Picture">
+                        <wp:docPr id="622263422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502908219" name="Picture"/>
+                                <pic:cNvPr id="622263422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422416084" name="Picture">
+                  <wp:docPr id="1131096282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422416084" name="Picture"/>
+                          <pic:cNvPr id="1131096282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863194369" name="Picture">
+                  <wp:docPr id="1489900427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863194369" name="Picture"/>
+                          <pic:cNvPr id="1489900427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243084095" name="Picture">
+                  <wp:docPr id="198241427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243084095" name="Picture"/>
+                          <pic:cNvPr id="198241427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311079104" name="Picture">
+                  <wp:docPr id="1070410597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311079104" name="Picture"/>
+                          <pic:cNvPr id="1070410597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584614013" name="Picture">
+                  <wp:docPr id="1818189207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584614013" name="Picture"/>
+                          <pic:cNvPr id="1818189207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425608270" name="Picture">
+                        <wp:docPr id="131594419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425608270" name="Picture"/>
+                                <pic:cNvPr id="131594419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960352543" name="Picture">
+                        <wp:docPr id="1891621452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960352543" name="Picture"/>
+                                <pic:cNvPr id="1891621452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307654581" name="Picture">
+                        <wp:docPr id="1956911635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307654581" name="Picture"/>
+                                <pic:cNvPr id="1956911635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559278581" name="Picture">
+                        <wp:docPr id="477046494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559278581" name="Picture"/>
+                                <pic:cNvPr id="477046494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765539587" name="Picture">
+                        <wp:docPr id="252552719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765539587" name="Picture"/>
+                                <pic:cNvPr id="252552719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906177775" name="Picture">
+                        <wp:docPr id="1792561423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906177775" name="Picture"/>
+                                <pic:cNvPr id="1792561423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784079225" name="Picture">
+                        <wp:docPr id="34605335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784079225" name="Picture"/>
+                                <pic:cNvPr id="34605335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618218309" name="Picture">
+                        <wp:docPr id="1649017659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618218309" name="Picture"/>
+                                <pic:cNvPr id="1649017659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945664805" name="Picture">
+                        <wp:docPr id="651325098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945664805" name="Picture"/>
+                                <pic:cNvPr id="651325098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64916674" name="Picture">
+                        <wp:docPr id="1840564150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64916674" name="Picture"/>
+                                <pic:cNvPr id="1840564150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247205962" name="Picture">
+                        <wp:docPr id="807358775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247205962" name="Picture"/>
+                                <pic:cNvPr id="807358775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536142522" name="Picture">
+                        <wp:docPr id="376148391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536142522" name="Picture"/>
+                                <pic:cNvPr id="376148391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988346205" name="Picture">
+                        <wp:docPr id="809216222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988346205" name="Picture"/>
+                                <pic:cNvPr id="809216222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727750304" name="Picture">
+                        <wp:docPr id="1214395083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727750304" name="Picture"/>
+                                <pic:cNvPr id="1214395083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932748994" name="Picture">
+                        <wp:docPr id="1319467793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932748994" name="Picture"/>
+                                <pic:cNvPr id="1319467793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726065763" name="Picture">
+                  <wp:docPr id="1196700372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726065763" name="Picture"/>
+                          <pic:cNvPr id="1196700372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968037465" name="Picture">
+                  <wp:docPr id="284060248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968037465" name="Picture"/>
+                          <pic:cNvPr id="284060248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865179276" name="Picture">
+                  <wp:docPr id="207368743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865179276" name="Picture"/>
+                          <pic:cNvPr id="207368743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870762375" name="Picture">
+                  <wp:docPr id="2116581744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870762375" name="Picture"/>
+                          <pic:cNvPr id="2116581744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821313066" name="Picture">
+                  <wp:docPr id="1765562185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821313066" name="Picture"/>
+                          <pic:cNvPr id="1765562185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594225310" name="Picture">
+                  <wp:docPr id="97868056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594225310" name="Picture"/>
+                          <pic:cNvPr id="97868056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128224901" name="Picture">
+                        <wp:docPr id="1791334630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128224901" name="Picture"/>
+                                <pic:cNvPr id="1791334630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373413657" name="Picture">
+                  <wp:docPr id="1366522352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373413657" name="Picture"/>
+                          <pic:cNvPr id="1366522352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472247026" name="Picture">
+                  <wp:docPr id="1132519312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472247026" name="Picture"/>
+                          <pic:cNvPr id="1132519312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627532419" name="Picture">
+                  <wp:docPr id="88370606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627532419" name="Picture"/>
+                          <pic:cNvPr id="88370606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427717259" name="Picture">
+                  <wp:docPr id="325183105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427717259" name="Picture"/>
+                          <pic:cNvPr id="325183105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675693533" name="Picture">
+                  <wp:docPr id="1272677407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675693533" name="Picture"/>
+                          <pic:cNvPr id="1272677407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683676135" name="Picture">
+                  <wp:docPr id="1144992778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683676135" name="Picture"/>
+                          <pic:cNvPr id="1144992778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190098583" name="Picture">
+                        <wp:docPr id="458123609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190098583" name="Picture"/>
+                                <pic:cNvPr id="458123609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535933484" name="Picture">
+                        <wp:docPr id="558166368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535933484" name="Picture"/>
+                                <pic:cNvPr id="558166368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841199222" name="Picture">
+                  <wp:docPr id="1917954577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841199222" name="Picture"/>
+                          <pic:cNvPr id="1917954577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728431181" name="Picture">
+                  <wp:docPr id="1386630367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728431181" name="Picture"/>
+                          <pic:cNvPr id="1386630367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145778993" name="Picture">
+                  <wp:docPr id="1583153171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145778993" name="Picture"/>
+                          <pic:cNvPr id="1583153171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697826106" name="Picture">
+                  <wp:docPr id="1904343383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697826106" name="Picture"/>
+                          <pic:cNvPr id="1904343383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680438109" name="Picture">
+                  <wp:docPr id="1380404421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680438109" name="Picture"/>
+                          <pic:cNvPr id="1380404421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735362981" name="Picture">
+                  <wp:docPr id="1291842809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735362981" name="Picture"/>
+                          <pic:cNvPr id="1291842809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304615488" name="Picture">
+                        <wp:docPr id="700176116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304615488" name="Picture"/>
+                                <pic:cNvPr id="700176116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900677116" name="Picture">
+                  <wp:docPr id="1689413501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900677116" name="Picture"/>
+                          <pic:cNvPr id="1689413501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733792025" name="Picture">
+                  <wp:docPr id="331940201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733792025" name="Picture"/>
+                          <pic:cNvPr id="331940201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106493904" name="Picture">
+                  <wp:docPr id="205417601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106493904" name="Picture"/>
+                          <pic:cNvPr id="205417601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728079318" name="Picture">
+                  <wp:docPr id="1840196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728079318" name="Picture"/>
+                          <pic:cNvPr id="1840196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463324139" name="Picture">
+                  <wp:docPr id="185469203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463324139" name="Picture"/>
+                          <pic:cNvPr id="185469203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197514749" name="Picture">
+                  <wp:docPr id="1997717644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197514749" name="Picture"/>
+                          <pic:cNvPr id="1997717644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88487771" name="Picture">
+                        <wp:docPr id="107811301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88487771" name="Picture"/>
+                                <pic:cNvPr id="107811301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40058,57 +40058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215345997" name="Picture">
+                  <wp:docPr id="319726178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215345997" name="Picture"/>
+                          <pic:cNvPr id="319726178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40147,57 +40147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996274895" name="Picture">
+                  <wp:docPr id="1983673848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996274895" name="Picture"/>
+                          <pic:cNvPr id="1983673848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40791,57 +40791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110745508" name="Picture">
+                  <wp:docPr id="414232803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110745508" name="Picture"/>
+                          <pic:cNvPr id="414232803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41789,57 +41789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331627992" name="Picture">
+                  <wp:docPr id="1783282314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331627992" name="Picture"/>
+                          <pic:cNvPr id="1783282314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41892,57 +41892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210296319" name="Picture">
+                  <wp:docPr id="916663367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210296319" name="Picture"/>
+                          <pic:cNvPr id="916663367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43269,57 +43269,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511030740" name="Picture">
+                  <wp:docPr id="388944111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511030740" name="Picture"/>
+                          <pic:cNvPr id="388944111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480190588" name="Picture">
+                        <wp:docPr id="844924867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480190588" name="Picture"/>
+                                <pic:cNvPr id="844924867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45633,57 +45633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17743984" name="Picture">
+                  <wp:docPr id="1393852623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17743984" name="Picture"/>
+                          <pic:cNvPr id="1393852623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45704,57 +45704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021169483" name="Picture">
+                  <wp:docPr id="1809202987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021169483" name="Picture"/>
+                          <pic:cNvPr id="1809202987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46118,57 +46118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465043490" name="Picture">
+                  <wp:docPr id="967906486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465043490" name="Picture"/>
+                          <pic:cNvPr id="967906486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>