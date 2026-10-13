--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259090946" name="Picture">
+                  <wp:docPr id="873023278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259090946" name="Picture"/>
+                          <pic:cNvPr id="873023278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698662762" name="Picture">
+                  <wp:docPr id="1007127738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698662762" name="Picture"/>
+                          <pic:cNvPr id="1007127738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101911777" name="Picture">
+                        <wp:docPr id="49948609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101911777" name="Picture"/>
+                                <pic:cNvPr id="49948609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497778517" name="Picture">
+                  <wp:docPr id="1999400564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497778517" name="Picture"/>
+                          <pic:cNvPr id="1999400564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395542647" name="Picture">
+                  <wp:docPr id="681632472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395542647" name="Picture"/>
+                          <pic:cNvPr id="681632472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123143639" name="Picture">
+                  <wp:docPr id="1743511359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123143639" name="Picture"/>
+                          <pic:cNvPr id="1743511359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347284329" name="Picture">
+                  <wp:docPr id="393573098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347284329" name="Picture"/>
+                          <pic:cNvPr id="393573098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468020031" name="Picture">
+                  <wp:docPr id="489801079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468020031" name="Picture"/>
+                          <pic:cNvPr id="489801079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191958157" name="Picture">
+                        <wp:docPr id="1401285762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191958157" name="Picture"/>
+                                <pic:cNvPr id="1401285762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287434187" name="Picture">
+                        <wp:docPr id="1136832681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287434187" name="Picture"/>
+                                <pic:cNvPr id="1136832681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106542650" name="Picture">
+                        <wp:docPr id="1202846985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106542650" name="Picture"/>
+                                <pic:cNvPr id="1202846985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597535572" name="Picture">
+                        <wp:docPr id="411166411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597535572" name="Picture"/>
+                                <pic:cNvPr id="411166411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245064033" name="Picture">
+                        <wp:docPr id="395140288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245064033" name="Picture"/>
+                                <pic:cNvPr id="395140288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107296873" name="Picture">
+                        <wp:docPr id="566682166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107296873" name="Picture"/>
+                                <pic:cNvPr id="566682166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611287837" name="Picture">
+                        <wp:docPr id="1468200828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611287837" name="Picture"/>
+                                <pic:cNvPr id="1468200828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719914729" name="Picture">
+                        <wp:docPr id="1088610354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719914729" name="Picture"/>
+                                <pic:cNvPr id="1088610354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780017212" name="Picture">
+                        <wp:docPr id="1859926456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780017212" name="Picture"/>
+                                <pic:cNvPr id="1859926456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731722903" name="Picture">
+                        <wp:docPr id="310063128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731722903" name="Picture"/>
+                                <pic:cNvPr id="310063128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636333869" name="Picture">
+                        <wp:docPr id="2045957733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636333869" name="Picture"/>
+                                <pic:cNvPr id="2045957733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081084443" name="Picture">
+                        <wp:docPr id="621935900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081084443" name="Picture"/>
+                                <pic:cNvPr id="621935900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312656700" name="Picture">
+                        <wp:docPr id="1333097590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312656700" name="Picture"/>
+                                <pic:cNvPr id="1333097590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958516166" name="Picture">
+                        <wp:docPr id="1565015492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958516166" name="Picture"/>
+                                <pic:cNvPr id="1565015492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895389391" name="Picture">
+                        <wp:docPr id="2053137171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895389391" name="Picture"/>
+                                <pic:cNvPr id="2053137171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033585496" name="Picture">
+                  <wp:docPr id="1104960572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033585496" name="Picture"/>
+                          <pic:cNvPr id="1104960572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364710950" name="Picture">
+                  <wp:docPr id="907827047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364710950" name="Picture"/>
+                          <pic:cNvPr id="907827047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297277184" name="Picture">
+                  <wp:docPr id="1136255371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297277184" name="Picture"/>
+                          <pic:cNvPr id="1136255371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382801671" name="Picture">
+                  <wp:docPr id="328196661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382801671" name="Picture"/>
+                          <pic:cNvPr id="328196661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436955337" name="Picture">
+                  <wp:docPr id="74915020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436955337" name="Picture"/>
+                          <pic:cNvPr id="74915020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68737470" name="Picture">
+                  <wp:docPr id="1009460339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68737470" name="Picture"/>
+                          <pic:cNvPr id="1009460339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406036229" name="Picture">
+                        <wp:docPr id="168766541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406036229" name="Picture"/>
+                                <pic:cNvPr id="168766541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709882540" name="Picture">
+                  <wp:docPr id="49452136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709882540" name="Picture"/>
+                          <pic:cNvPr id="49452136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740137309" name="Picture">
+                  <wp:docPr id="536579560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740137309" name="Picture"/>
+                          <pic:cNvPr id="536579560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668748056" name="Picture">
+                  <wp:docPr id="1818605342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668748056" name="Picture"/>
+                          <pic:cNvPr id="1818605342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837830138" name="Picture">
+                  <wp:docPr id="1531152236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837830138" name="Picture"/>
+                          <pic:cNvPr id="1531152236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237640905" name="Picture">
+                  <wp:docPr id="1634461858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237640905" name="Picture"/>
+                          <pic:cNvPr id="1634461858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677030270" name="Picture">
+                  <wp:docPr id="1119459993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677030270" name="Picture"/>
+                          <pic:cNvPr id="1119459993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592785972" name="Picture">
+                        <wp:docPr id="1273338150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592785972" name="Picture"/>
+                                <pic:cNvPr id="1273338150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6402541" name="Picture">
+                        <wp:docPr id="307452328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6402541" name="Picture"/>
+                                <pic:cNvPr id="307452328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170915655" name="Picture">
+                  <wp:docPr id="1964564077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170915655" name="Picture"/>
+                          <pic:cNvPr id="1964564077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407360416" name="Picture">
+                  <wp:docPr id="499389753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407360416" name="Picture"/>
+                          <pic:cNvPr id="499389753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329641021" name="Picture">
+                  <wp:docPr id="1156695383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329641021" name="Picture"/>
+                          <pic:cNvPr id="1156695383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502052304" name="Picture">
+                  <wp:docPr id="2126291126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502052304" name="Picture"/>
+                          <pic:cNvPr id="2126291126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083640642" name="Picture">
+                  <wp:docPr id="1045488818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083640642" name="Picture"/>
+                          <pic:cNvPr id="1045488818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305757078" name="Picture">
+                  <wp:docPr id="1470099214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305757078" name="Picture"/>
+                          <pic:cNvPr id="1470099214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443658251" name="Picture">
+                        <wp:docPr id="1395503771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443658251" name="Picture"/>
+                                <pic:cNvPr id="1395503771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254828183" name="Picture">
+                  <wp:docPr id="2078462063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254828183" name="Picture"/>
+                          <pic:cNvPr id="2078462063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849406128" name="Picture">
+                  <wp:docPr id="182554884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849406128" name="Picture"/>
+                          <pic:cNvPr id="182554884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297908142" name="Picture">
+                  <wp:docPr id="1413690242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297908142" name="Picture"/>
+                          <pic:cNvPr id="1413690242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011809852" name="Picture">
+                  <wp:docPr id="32219874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011809852" name="Picture"/>
+                          <pic:cNvPr id="32219874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202670018" name="Picture">
+                  <wp:docPr id="498741937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202670018" name="Picture"/>
+                          <pic:cNvPr id="498741937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381034378" name="Picture">
+                  <wp:docPr id="974014105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381034378" name="Picture"/>
+                          <pic:cNvPr id="974014105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999883221" name="Picture">
+                        <wp:docPr id="1103567844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999883221" name="Picture"/>
+                                <pic:cNvPr id="1103567844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898687737" name="Picture">
+                  <wp:docPr id="248143124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898687737" name="Picture"/>
+                          <pic:cNvPr id="248143124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544878845" name="Picture">
+                  <wp:docPr id="2007727890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544878845" name="Picture"/>
+                          <pic:cNvPr id="2007727890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765422367" name="Picture">
+                  <wp:docPr id="1401193939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765422367" name="Picture"/>
+                          <pic:cNvPr id="1401193939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491053550" name="Picture">
+                  <wp:docPr id="1308231549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491053550" name="Picture"/>
+                          <pic:cNvPr id="1308231549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399349046" name="Picture">
+                  <wp:docPr id="1152868290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399349046" name="Picture"/>
+                          <pic:cNvPr id="1152868290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437999647" name="Picture">
+                  <wp:docPr id="1815963223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437999647" name="Picture"/>
+                          <pic:cNvPr id="1815963223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021265438" name="Picture">
+                  <wp:docPr id="893663750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021265438" name="Picture"/>
+                          <pic:cNvPr id="893663750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424094658" name="Picture">
+                  <wp:docPr id="76352613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424094658" name="Picture"/>
+                          <pic:cNvPr id="76352613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688178395" name="Picture">
+                  <wp:docPr id="1823736673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688178395" name="Picture"/>
+                          <pic:cNvPr id="1823736673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43651,332 +43651,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3794491" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3794491</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3793087" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3793087</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scierie Tranchant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3792772" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3792772</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">maison de M. Jean Valognes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>