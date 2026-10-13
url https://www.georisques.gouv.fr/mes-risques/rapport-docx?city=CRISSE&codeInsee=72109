--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354926907" name="Picture">
+                  <wp:docPr id="2061615400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354926907" name="Picture"/>
+                          <pic:cNvPr id="2061615400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011231832" name="Picture">
+                  <wp:docPr id="2133309273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011231832" name="Picture"/>
+                          <pic:cNvPr id="2133309273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15141403" name="Picture">
+                        <wp:docPr id="41575689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15141403" name="Picture"/>
+                                <pic:cNvPr id="41575689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006383735" name="Picture">
+                  <wp:docPr id="2041310615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006383735" name="Picture"/>
+                          <pic:cNvPr id="2041310615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644409181" name="Picture">
+                  <wp:docPr id="488480315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644409181" name="Picture"/>
+                          <pic:cNvPr id="488480315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745959833" name="Picture">
+                  <wp:docPr id="1200241532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745959833" name="Picture"/>
+                          <pic:cNvPr id="1200241532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448614837" name="Picture">
+                  <wp:docPr id="1800862100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448614837" name="Picture"/>
+                          <pic:cNvPr id="1800862100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363108119" name="Picture">
+                  <wp:docPr id="294963850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363108119" name="Picture"/>
+                          <pic:cNvPr id="294963850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489172353" name="Picture">
+                        <wp:docPr id="933842032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489172353" name="Picture"/>
+                                <pic:cNvPr id="933842032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883097649" name="Picture">
+                        <wp:docPr id="574095826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883097649" name="Picture"/>
+                                <pic:cNvPr id="574095826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030641450" name="Picture">
+                        <wp:docPr id="1971779214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030641450" name="Picture"/>
+                                <pic:cNvPr id="1971779214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643751773" name="Picture">
+                        <wp:docPr id="1061379198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643751773" name="Picture"/>
+                                <pic:cNvPr id="1061379198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513002407" name="Picture">
+                        <wp:docPr id="1414999356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513002407" name="Picture"/>
+                                <pic:cNvPr id="1414999356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028882642" name="Picture">
+                        <wp:docPr id="269808044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028882642" name="Picture"/>
+                                <pic:cNvPr id="269808044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847592470" name="Picture">
+                        <wp:docPr id="1905480431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847592470" name="Picture"/>
+                                <pic:cNvPr id="1905480431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042329025" name="Picture">
+                        <wp:docPr id="1788243618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042329025" name="Picture"/>
+                                <pic:cNvPr id="1788243618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588630028" name="Picture">
+                        <wp:docPr id="1091716838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588630028" name="Picture"/>
+                                <pic:cNvPr id="1091716838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656208287" name="Picture">
+                        <wp:docPr id="49323774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656208287" name="Picture"/>
+                                <pic:cNvPr id="49323774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699575293" name="Picture">
+                        <wp:docPr id="1098606054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699575293" name="Picture"/>
+                                <pic:cNvPr id="1098606054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816159738" name="Picture">
+                        <wp:docPr id="1752354530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816159738" name="Picture"/>
+                                <pic:cNvPr id="1752354530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987891377" name="Picture">
+                        <wp:docPr id="1413887518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987891377" name="Picture"/>
+                                <pic:cNvPr id="1413887518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728622005" name="Picture">
+                        <wp:docPr id="1104143973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728622005" name="Picture"/>
+                                <pic:cNvPr id="1104143973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682218607" name="Picture">
+                        <wp:docPr id="1621845135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682218607" name="Picture"/>
+                                <pic:cNvPr id="1621845135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383551438" name="Picture">
+                  <wp:docPr id="471056648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383551438" name="Picture"/>
+                          <pic:cNvPr id="471056648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43479683" name="Picture">
+                  <wp:docPr id="1514479393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43479683" name="Picture"/>
+                          <pic:cNvPr id="1514479393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511039562" name="Picture">
+                  <wp:docPr id="8566952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511039562" name="Picture"/>
+                          <pic:cNvPr id="8566952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726006279" name="Picture">
+                  <wp:docPr id="905849529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726006279" name="Picture"/>
+                          <pic:cNvPr id="905849529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7451342" name="Picture">
+                  <wp:docPr id="2092219039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7451342" name="Picture"/>
+                          <pic:cNvPr id="2092219039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583415837" name="Picture">
+                  <wp:docPr id="1936466778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583415837" name="Picture"/>
+                          <pic:cNvPr id="1936466778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244026319" name="Picture">
+                        <wp:docPr id="26276517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244026319" name="Picture"/>
+                                <pic:cNvPr id="26276517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616419974" name="Picture">
+                        <wp:docPr id="601252848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616419974" name="Picture"/>
+                                <pic:cNvPr id="601252848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355023705" name="Picture">
+                  <wp:docPr id="975974313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355023705" name="Picture"/>
+                          <pic:cNvPr id="975974313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490224483" name="Picture">
+                  <wp:docPr id="1722226717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490224483" name="Picture"/>
+                          <pic:cNvPr id="1722226717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958413038" name="Picture">
+                  <wp:docPr id="1996373722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958413038" name="Picture"/>
+                          <pic:cNvPr id="1996373722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610100039" name="Picture">
+                  <wp:docPr id="515803178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610100039" name="Picture"/>
+                          <pic:cNvPr id="515803178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020600846" name="Picture">
+                  <wp:docPr id="1099623420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020600846" name="Picture"/>
+                          <pic:cNvPr id="1099623420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121087474" name="Picture">
+                  <wp:docPr id="1224325904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121087474" name="Picture"/>
+                          <pic:cNvPr id="1224325904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835027973" name="Picture">
+                        <wp:docPr id="1920110872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835027973" name="Picture"/>
+                                <pic:cNvPr id="1920110872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060802290" name="Picture">
+                  <wp:docPr id="2010551677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060802290" name="Picture"/>
+                          <pic:cNvPr id="2010551677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739473736" name="Picture">
+                  <wp:docPr id="2068334939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739473736" name="Picture"/>
+                          <pic:cNvPr id="2068334939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867485430" name="Picture">
+                  <wp:docPr id="637206713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867485430" name="Picture"/>
+                          <pic:cNvPr id="637206713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932214757" name="Picture">
+                  <wp:docPr id="981620667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932214757" name="Picture"/>
+                          <pic:cNvPr id="981620667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124685488" name="Picture">
+                  <wp:docPr id="323115758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124685488" name="Picture"/>
+                          <pic:cNvPr id="323115758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900654710" name="Picture">
+                  <wp:docPr id="2013666973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900654710" name="Picture"/>
+                          <pic:cNvPr id="2013666973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287568548" name="Picture">
+                        <wp:docPr id="767063623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287568548" name="Picture"/>
+                                <pic:cNvPr id="767063623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760560374" name="Picture">
+                  <wp:docPr id="1694656411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760560374" name="Picture"/>
+                          <pic:cNvPr id="1694656411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049310660" name="Picture">
+                  <wp:docPr id="151944452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049310660" name="Picture"/>
+                          <pic:cNvPr id="151944452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557005688" name="Picture">
+                  <wp:docPr id="1451947717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557005688" name="Picture"/>
+                          <pic:cNvPr id="1451947717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28847791" name="Picture">
+                  <wp:docPr id="2028245192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28847791" name="Picture"/>
+                          <pic:cNvPr id="2028245192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021205103" name="Picture">
+                  <wp:docPr id="1765492577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021205103" name="Picture"/>
+                          <pic:cNvPr id="1765492577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252041986" name="Picture">
+                  <wp:docPr id="762984530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252041986" name="Picture"/>
+                          <pic:cNvPr id="762984530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380615389" name="Picture">
+                        <wp:docPr id="161198059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380615389" name="Picture"/>
+                                <pic:cNvPr id="161198059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177996442" name="Picture">
+                  <wp:docPr id="18004392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177996442" name="Picture"/>
+                          <pic:cNvPr id="18004392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765788115" name="Picture">
+                  <wp:docPr id="1436723862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765788115" name="Picture"/>
+                          <pic:cNvPr id="1436723862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120318224" name="Picture">
+                  <wp:docPr id="1568944318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120318224" name="Picture"/>
+                          <pic:cNvPr id="1568944318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218095083" name="Picture">
+                  <wp:docPr id="172101419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218095083" name="Picture"/>
+                          <pic:cNvPr id="172101419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655533437" name="Picture">
+                  <wp:docPr id="577826349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655533437" name="Picture"/>
+                          <pic:cNvPr id="577826349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735887577" name="Picture">
+                  <wp:docPr id="2092305428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735887577" name="Picture"/>
+                          <pic:cNvPr id="2092305428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684464340" name="Picture">
+                  <wp:docPr id="1186417797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684464340" name="Picture"/>
+                          <pic:cNvPr id="1186417797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007487802" name="Picture">
+                  <wp:docPr id="804045365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007487802" name="Picture"/>
+                          <pic:cNvPr id="804045365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219604564" name="Picture">
+                  <wp:docPr id="694574004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219604564" name="Picture"/>
+                          <pic:cNvPr id="694574004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>