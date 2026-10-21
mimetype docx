--- v0 (2026-08-19)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810076259" name="Picture">
+                  <wp:docPr id="1828335925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810076259" name="Picture"/>
+                          <pic:cNvPr id="1828335925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870238546" name="Picture">
+                  <wp:docPr id="1751272963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870238546" name="Picture"/>
+                          <pic:cNvPr id="1751272963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92215121" name="Picture">
+                        <wp:docPr id="1221055118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92215121" name="Picture"/>
+                                <pic:cNvPr id="1221055118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325841787" name="Picture">
+                  <wp:docPr id="1040815270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325841787" name="Picture"/>
+                          <pic:cNvPr id="1040815270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448350669" name="Picture">
+                  <wp:docPr id="2003163401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448350669" name="Picture"/>
+                          <pic:cNvPr id="2003163401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605699664" name="Picture">
+                  <wp:docPr id="967108550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605699664" name="Picture"/>
+                          <pic:cNvPr id="967108550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921534193" name="Picture">
+                  <wp:docPr id="2035707662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921534193" name="Picture"/>
+                          <pic:cNvPr id="2035707662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273299347" name="Picture">
+                  <wp:docPr id="332847104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273299347" name="Picture"/>
+                          <pic:cNvPr id="332847104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105677130" name="Picture">
+                        <wp:docPr id="378746122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105677130" name="Picture"/>
+                                <pic:cNvPr id="378746122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054169416" name="Picture">
+                        <wp:docPr id="670069506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054169416" name="Picture"/>
+                                <pic:cNvPr id="670069506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158248411" name="Picture">
+                        <wp:docPr id="1705097626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158248411" name="Picture"/>
+                                <pic:cNvPr id="1705097626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066284889" name="Picture">
+                        <wp:docPr id="682404614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066284889" name="Picture"/>
+                                <pic:cNvPr id="682404614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993753828" name="Picture">
+                        <wp:docPr id="1075867440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993753828" name="Picture"/>
+                                <pic:cNvPr id="1075867440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944970145" name="Picture">
+                        <wp:docPr id="990906170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944970145" name="Picture"/>
+                                <pic:cNvPr id="990906170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341339157" name="Picture">
+                        <wp:docPr id="1874947904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341339157" name="Picture"/>
+                                <pic:cNvPr id="1874947904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693244558" name="Picture">
+                        <wp:docPr id="1574755548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693244558" name="Picture"/>
+                                <pic:cNvPr id="1574755548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891786131" name="Picture">
+                        <wp:docPr id="225476598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891786131" name="Picture"/>
+                                <pic:cNvPr id="225476598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385228668" name="Picture">
+                        <wp:docPr id="907709908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385228668" name="Picture"/>
+                                <pic:cNvPr id="907709908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260881657" name="Picture">
+                        <wp:docPr id="1596122686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260881657" name="Picture"/>
+                                <pic:cNvPr id="1596122686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779168567" name="Picture">
+                        <wp:docPr id="1276406391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779168567" name="Picture"/>
+                                <pic:cNvPr id="1276406391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420487815" name="Picture">
+                        <wp:docPr id="1105155721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420487815" name="Picture"/>
+                                <pic:cNvPr id="1105155721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977966847" name="Picture">
+                        <wp:docPr id="1598232824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977966847" name="Picture"/>
+                                <pic:cNvPr id="1598232824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104847076" name="Picture">
+                        <wp:docPr id="751430663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104847076" name="Picture"/>
+                                <pic:cNvPr id="751430663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620276123" name="Picture">
+                  <wp:docPr id="1231470175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620276123" name="Picture"/>
+                          <pic:cNvPr id="1231470175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580961148" name="Picture">
+                  <wp:docPr id="159029862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580961148" name="Picture"/>
+                          <pic:cNvPr id="159029862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629072639" name="Picture">
+                  <wp:docPr id="1318217244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629072639" name="Picture"/>
+                          <pic:cNvPr id="1318217244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318800531" name="Picture">
+                  <wp:docPr id="1190236406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318800531" name="Picture"/>
+                          <pic:cNvPr id="1190236406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441209209" name="Picture">
+                  <wp:docPr id="1415107401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441209209" name="Picture"/>
+                          <pic:cNvPr id="1415107401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235182905" name="Picture">
+                  <wp:docPr id="934618376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235182905" name="Picture"/>
+                          <pic:cNvPr id="934618376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001478020" name="Picture">
+                        <wp:docPr id="1435130567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001478020" name="Picture"/>
+                                <pic:cNvPr id="1435130567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807082542" name="Picture">
+                        <wp:docPr id="1573399290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807082542" name="Picture"/>
+                                <pic:cNvPr id="1573399290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20148,57 +20148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454692607" name="Picture">
+                  <wp:docPr id="696422100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454692607" name="Picture"/>
+                          <pic:cNvPr id="696422100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20237,57 +20237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979102780" name="Picture">
+                  <wp:docPr id="233215233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979102780" name="Picture"/>
+                          <pic:cNvPr id="233215233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20881,57 +20881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492050630" name="Picture">
+                  <wp:docPr id="300278205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492050630" name="Picture"/>
+                          <pic:cNvPr id="300278205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21879,57 +21879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581806511" name="Picture">
+                  <wp:docPr id="778576918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581806511" name="Picture"/>
+                          <pic:cNvPr id="778576918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21982,57 +21982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136053779" name="Picture">
+                  <wp:docPr id="1779552733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136053779" name="Picture"/>
+                          <pic:cNvPr id="1779552733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23363,57 +23363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650120825" name="Picture">
+                  <wp:docPr id="1489457909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650120825" name="Picture"/>
+                          <pic:cNvPr id="1489457909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24506,57 +24506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118612495" name="Picture">
+                        <wp:docPr id="1858807138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118612495" name="Picture"/>
+                                <pic:cNvPr id="1858807138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25915,57 +25915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804767206" name="Picture">
+                  <wp:docPr id="87086511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804767206" name="Picture"/>
+                          <pic:cNvPr id="87086511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26004,57 +26004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358849469" name="Picture">
+                  <wp:docPr id="96159477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358849469" name="Picture"/>
+                          <pic:cNvPr id="96159477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26684,57 +26684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057977439" name="Picture">
+                  <wp:docPr id="765239614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057977439" name="Picture"/>
+                          <pic:cNvPr id="765239614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27745,57 +27745,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608143076" name="Picture">
+                  <wp:docPr id="2068688073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608143076" name="Picture"/>
+                          <pic:cNvPr id="2068688073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361793284" name="Picture">
+                  <wp:docPr id="1288015545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361793284" name="Picture"/>
+                          <pic:cNvPr id="1288015545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29312,57 +29312,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381046460" name="Picture">
+                  <wp:docPr id="1263074462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381046460" name="Picture"/>
+                          <pic:cNvPr id="1263074462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30519,57 +30519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432855861" name="Picture">
+                        <wp:docPr id="1136828795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432855861" name="Picture"/>
+                                <pic:cNvPr id="1136828795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32708,57 +32708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204006872" name="Picture">
+                  <wp:docPr id="604586806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204006872" name="Picture"/>
+                          <pic:cNvPr id="604586806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32779,57 +32779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009221459" name="Picture">
+                  <wp:docPr id="1400152966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009221459" name="Picture"/>
+                          <pic:cNvPr id="1400152966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33247,57 +33247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526648467" name="Picture">
+                  <wp:docPr id="99289578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526648467" name="Picture"/>
+                          <pic:cNvPr id="99289578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34406,57 +34406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358589366" name="Picture">
+                  <wp:docPr id="887377617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358589366" name="Picture"/>
+                          <pic:cNvPr id="887377617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34495,57 +34495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890777247" name="Picture">
+                  <wp:docPr id="1123722072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890777247" name="Picture"/>
+                          <pic:cNvPr id="1123722072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35139,57 +35139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330457222" name="Picture">
+                  <wp:docPr id="528697012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330457222" name="Picture"/>
+                          <pic:cNvPr id="528697012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614625122" name="Picture">
+                  <wp:docPr id="594232707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614625122" name="Picture"/>
+                          <pic:cNvPr id="594232707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36240,57 +36240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218589922" name="Picture">
+                  <wp:docPr id="1071365974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218589922" name="Picture"/>
+                          <pic:cNvPr id="1071365974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37617,57 +37617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072634312" name="Picture">
+                  <wp:docPr id="202463858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072634312" name="Picture"/>
+                          <pic:cNvPr id="202463858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38760,57 +38760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456563941" name="Picture">
+                        <wp:docPr id="1183957586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456563941" name="Picture"/>
+                                <pic:cNvPr id="1183957586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40121,57 +40121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557194514" name="Picture">
+                  <wp:docPr id="1087750712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557194514" name="Picture"/>
+                          <pic:cNvPr id="1087750712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593692620" name="Picture">
+                  <wp:docPr id="1037506742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593692620" name="Picture"/>
+                          <pic:cNvPr id="1037506742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40854,57 +40854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155349331" name="Picture">
+                  <wp:docPr id="1161921858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155349331" name="Picture"/>
+                          <pic:cNvPr id="1161921858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41852,57 +41852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471828067" name="Picture">
+                  <wp:docPr id="1881619214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471828067" name="Picture"/>
+                          <pic:cNvPr id="1881619214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41955,57 +41955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432422610" name="Picture">
+                  <wp:docPr id="1238830819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432422610" name="Picture"/>
+                          <pic:cNvPr id="1238830819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43332,57 +43332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118973189" name="Picture">
+                  <wp:docPr id="1526434390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118973189" name="Picture"/>
+                          <pic:cNvPr id="1526434390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44475,57 +44475,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107165178" name="Picture">
+                        <wp:docPr id="744472878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107165178" name="Picture"/>
+                                <pic:cNvPr id="744472878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521019116" name="Picture">
+                  <wp:docPr id="712001481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521019116" name="Picture"/>
+                          <pic:cNvPr id="712001481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45767,57 +45767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788516939" name="Picture">
+                  <wp:docPr id="1352630444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788516939" name="Picture"/>
+                          <pic:cNvPr id="1352630444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46181,57 +46181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192688299" name="Picture">
+                  <wp:docPr id="642883269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192688299" name="Picture"/>
+                          <pic:cNvPr id="642883269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>