--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592314406" name="Picture">
+                  <wp:docPr id="39918424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592314406" name="Picture"/>
+                          <pic:cNvPr id="39918424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613831048" name="Picture">
+                  <wp:docPr id="1876880125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613831048" name="Picture"/>
+                          <pic:cNvPr id="1876880125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568766629" name="Picture">
+                        <wp:docPr id="1728660345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568766629" name="Picture"/>
+                                <pic:cNvPr id="1728660345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844905415" name="Picture">
+                  <wp:docPr id="884728240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844905415" name="Picture"/>
+                          <pic:cNvPr id="884728240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259343117" name="Picture">
+                  <wp:docPr id="480134077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259343117" name="Picture"/>
+                          <pic:cNvPr id="480134077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709323308" name="Picture">
+                  <wp:docPr id="1903419813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709323308" name="Picture"/>
+                          <pic:cNvPr id="1903419813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522451848" name="Picture">
+                  <wp:docPr id="234235150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522451848" name="Picture"/>
+                          <pic:cNvPr id="234235150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633577840" name="Picture">
+                  <wp:docPr id="596197381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633577840" name="Picture"/>
+                          <pic:cNvPr id="596197381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467362131" name="Picture">
+                        <wp:docPr id="993546544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467362131" name="Picture"/>
+                                <pic:cNvPr id="993546544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164943197" name="Picture">
+                        <wp:docPr id="794435013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164943197" name="Picture"/>
+                                <pic:cNvPr id="794435013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300569843" name="Picture">
+                        <wp:docPr id="898598608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300569843" name="Picture"/>
+                                <pic:cNvPr id="898598608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777667709" name="Picture">
+                        <wp:docPr id="95560097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777667709" name="Picture"/>
+                                <pic:cNvPr id="95560097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927457186" name="Picture">
+                        <wp:docPr id="66096103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927457186" name="Picture"/>
+                                <pic:cNvPr id="66096103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960252464" name="Picture">
+                        <wp:docPr id="1807853764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960252464" name="Picture"/>
+                                <pic:cNvPr id="1807853764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947562868" name="Picture">
+                        <wp:docPr id="1362987371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947562868" name="Picture"/>
+                                <pic:cNvPr id="1362987371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394822011" name="Picture">
+                        <wp:docPr id="500358986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394822011" name="Picture"/>
+                                <pic:cNvPr id="500358986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591597961" name="Picture">
+                        <wp:docPr id="1070510148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591597961" name="Picture"/>
+                                <pic:cNvPr id="1070510148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146963509" name="Picture">
+                        <wp:docPr id="436767326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146963509" name="Picture"/>
+                                <pic:cNvPr id="436767326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941340278" name="Picture">
+                        <wp:docPr id="2088607551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941340278" name="Picture"/>
+                                <pic:cNvPr id="2088607551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552330622" name="Picture">
+                        <wp:docPr id="1873006337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552330622" name="Picture"/>
+                                <pic:cNvPr id="1873006337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712671735" name="Picture">
+                        <wp:docPr id="1288307639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712671735" name="Picture"/>
+                                <pic:cNvPr id="1288307639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523651350" name="Picture">
+                        <wp:docPr id="1167719719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523651350" name="Picture"/>
+                                <pic:cNvPr id="1167719719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859161599" name="Picture">
+                        <wp:docPr id="2083087433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859161599" name="Picture"/>
+                                <pic:cNvPr id="2083087433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293108478" name="Picture">
+                  <wp:docPr id="1581927332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293108478" name="Picture"/>
+                          <pic:cNvPr id="1581927332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810213047" name="Picture">
+                  <wp:docPr id="115552593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810213047" name="Picture"/>
+                          <pic:cNvPr id="115552593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876058152" name="Picture">
+                  <wp:docPr id="1668933583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876058152" name="Picture"/>
+                          <pic:cNvPr id="1668933583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893790573" name="Picture">
+                  <wp:docPr id="922792463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893790573" name="Picture"/>
+                          <pic:cNvPr id="922792463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382101527" name="Picture">
+                  <wp:docPr id="669321292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382101527" name="Picture"/>
+                          <pic:cNvPr id="669321292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301443578" name="Picture">
+                  <wp:docPr id="346519206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301443578" name="Picture"/>
+                          <pic:cNvPr id="346519206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081580218" name="Picture">
+                        <wp:docPr id="1882478988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081580218" name="Picture"/>
+                                <pic:cNvPr id="1882478988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258046916" name="Picture">
+                  <wp:docPr id="901995923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258046916" name="Picture"/>
+                          <pic:cNvPr id="901995923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167123889" name="Picture">
+                  <wp:docPr id="1649588481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167123889" name="Picture"/>
+                          <pic:cNvPr id="1649588481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974006399" name="Picture">
+                  <wp:docPr id="813196542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974006399" name="Picture"/>
+                          <pic:cNvPr id="813196542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697133692" name="Picture">
+                  <wp:docPr id="1704739156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697133692" name="Picture"/>
+                          <pic:cNvPr id="1704739156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698883456" name="Picture">
+                  <wp:docPr id="1824034648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698883456" name="Picture"/>
+                          <pic:cNvPr id="1824034648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217053570" name="Picture">
+                  <wp:docPr id="947818571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217053570" name="Picture"/>
+                          <pic:cNvPr id="947818571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339003238" name="Picture">
+                        <wp:docPr id="785242889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339003238" name="Picture"/>
+                                <pic:cNvPr id="785242889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538849491" name="Picture">
+                        <wp:docPr id="864932288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538849491" name="Picture"/>
+                                <pic:cNvPr id="864932288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964383014" name="Picture">
+                  <wp:docPr id="779707551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964383014" name="Picture"/>
+                          <pic:cNvPr id="779707551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326173494" name="Picture">
+                  <wp:docPr id="1170708729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326173494" name="Picture"/>
+                          <pic:cNvPr id="1170708729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445777934" name="Picture">
+                  <wp:docPr id="945140379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445777934" name="Picture"/>
+                          <pic:cNvPr id="945140379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990081885" name="Picture">
+                  <wp:docPr id="221452367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990081885" name="Picture"/>
+                          <pic:cNvPr id="221452367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750404061" name="Picture">
+                  <wp:docPr id="1958854012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750404061" name="Picture"/>
+                          <pic:cNvPr id="1958854012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948587841" name="Picture">
+                  <wp:docPr id="1624552221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948587841" name="Picture"/>
+                          <pic:cNvPr id="1624552221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819316852" name="Picture">
+                        <wp:docPr id="1782529214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819316852" name="Picture"/>
+                                <pic:cNvPr id="1782529214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804839581" name="Picture">
+                  <wp:docPr id="148311447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804839581" name="Picture"/>
+                          <pic:cNvPr id="148311447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422465596" name="Picture">
+                  <wp:docPr id="965693200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422465596" name="Picture"/>
+                          <pic:cNvPr id="965693200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254227641" name="Picture">
+                  <wp:docPr id="709250643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254227641" name="Picture"/>
+                          <pic:cNvPr id="709250643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401190952" name="Picture">
+                  <wp:docPr id="869071162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401190952" name="Picture"/>
+                          <pic:cNvPr id="869071162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487295927" name="Picture">
+                  <wp:docPr id="1223560715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487295927" name="Picture"/>
+                          <pic:cNvPr id="1223560715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779773185" name="Picture">
+                  <wp:docPr id="1214168810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779773185" name="Picture"/>
+                          <pic:cNvPr id="1214168810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210895965" name="Picture">
+                        <wp:docPr id="774041064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210895965" name="Picture"/>
+                                <pic:cNvPr id="774041064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137557717" name="Picture">
+                  <wp:docPr id="1695697381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137557717" name="Picture"/>
+                          <pic:cNvPr id="1695697381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650289064" name="Picture">
+                  <wp:docPr id="1550234882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650289064" name="Picture"/>
+                          <pic:cNvPr id="1550234882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204116236" name="Picture">
+                  <wp:docPr id="2047807049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204116236" name="Picture"/>
+                          <pic:cNvPr id="2047807049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005800295" name="Picture">
+                  <wp:docPr id="867147299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005800295" name="Picture"/>
+                          <pic:cNvPr id="867147299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007263117" name="Picture">
+                  <wp:docPr id="441295576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007263117" name="Picture"/>
+                          <pic:cNvPr id="441295576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97167170" name="Picture">
+                  <wp:docPr id="1764324050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97167170" name="Picture"/>
+                          <pic:cNvPr id="1764324050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299107973" name="Picture">
+                  <wp:docPr id="352877028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299107973" name="Picture"/>
+                          <pic:cNvPr id="352877028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965097626" name="Picture">
+                  <wp:docPr id="1385648979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965097626" name="Picture"/>
+                          <pic:cNvPr id="1385648979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22904416" name="Picture">
+                  <wp:docPr id="1839663167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22904416" name="Picture"/>
+                          <pic:cNvPr id="1839663167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>