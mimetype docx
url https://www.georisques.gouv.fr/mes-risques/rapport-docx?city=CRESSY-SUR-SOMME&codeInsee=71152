--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222018970" name="Picture">
+                  <wp:docPr id="445885643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222018970" name="Picture"/>
+                          <pic:cNvPr id="445885643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211313871" name="Picture">
+                  <wp:docPr id="2107758957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211313871" name="Picture"/>
+                          <pic:cNvPr id="2107758957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722945148" name="Picture">
+                        <wp:docPr id="432303766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722945148" name="Picture"/>
+                                <pic:cNvPr id="432303766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146623269" name="Picture">
+                  <wp:docPr id="2033280367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146623269" name="Picture"/>
+                          <pic:cNvPr id="2033280367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625461398" name="Picture">
+                  <wp:docPr id="2092586755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625461398" name="Picture"/>
+                          <pic:cNvPr id="2092586755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718145761" name="Picture">
+                  <wp:docPr id="1136001756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718145761" name="Picture"/>
+                          <pic:cNvPr id="1136001756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093341659" name="Picture">
+                  <wp:docPr id="1923912018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093341659" name="Picture"/>
+                          <pic:cNvPr id="1923912018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205360993" name="Picture">
+                  <wp:docPr id="1795399295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205360993" name="Picture"/>
+                          <pic:cNvPr id="1795399295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838628203" name="Picture">
+                        <wp:docPr id="1950601041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838628203" name="Picture"/>
+                                <pic:cNvPr id="1950601041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205400429" name="Picture">
+                        <wp:docPr id="2110062717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205400429" name="Picture"/>
+                                <pic:cNvPr id="2110062717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612543920" name="Picture">
+                        <wp:docPr id="25804389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612543920" name="Picture"/>
+                                <pic:cNvPr id="25804389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123472282" name="Picture">
+                        <wp:docPr id="918618806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123472282" name="Picture"/>
+                                <pic:cNvPr id="918618806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669931078" name="Picture">
+                        <wp:docPr id="970271236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669931078" name="Picture"/>
+                                <pic:cNvPr id="970271236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247679846" name="Picture">
+                        <wp:docPr id="1671406624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247679846" name="Picture"/>
+                                <pic:cNvPr id="1671406624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168895855" name="Picture">
+                        <wp:docPr id="127120999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168895855" name="Picture"/>
+                                <pic:cNvPr id="127120999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951071586" name="Picture">
+                        <wp:docPr id="1066458720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951071586" name="Picture"/>
+                                <pic:cNvPr id="1066458720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986412633" name="Picture">
+                        <wp:docPr id="283663513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986412633" name="Picture"/>
+                                <pic:cNvPr id="283663513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483620906" name="Picture">
+                        <wp:docPr id="382092693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483620906" name="Picture"/>
+                                <pic:cNvPr id="382092693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985466814" name="Picture">
+                        <wp:docPr id="191843275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985466814" name="Picture"/>
+                                <pic:cNvPr id="191843275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703249177" name="Picture">
+                        <wp:docPr id="1025678424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703249177" name="Picture"/>
+                                <pic:cNvPr id="1025678424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502892206" name="Picture">
+                        <wp:docPr id="1271328258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502892206" name="Picture"/>
+                                <pic:cNvPr id="1271328258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160702931" name="Picture">
+                        <wp:docPr id="283657788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160702931" name="Picture"/>
+                                <pic:cNvPr id="283657788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970429774" name="Picture">
+                        <wp:docPr id="619672822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970429774" name="Picture"/>
+                                <pic:cNvPr id="619672822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979069933" name="Picture">
+                  <wp:docPr id="474864157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979069933" name="Picture"/>
+                          <pic:cNvPr id="474864157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037967370" name="Picture">
+                  <wp:docPr id="876023927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037967370" name="Picture"/>
+                          <pic:cNvPr id="876023927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771843074" name="Picture">
+                  <wp:docPr id="19203437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771843074" name="Picture"/>
+                          <pic:cNvPr id="19203437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141086646" name="Picture">
+                  <wp:docPr id="1210118536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141086646" name="Picture"/>
+                          <pic:cNvPr id="1210118536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136135090" name="Picture">
+                  <wp:docPr id="216599650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136135090" name="Picture"/>
+                          <pic:cNvPr id="216599650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471570191" name="Picture">
+                  <wp:docPr id="143113861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471570191" name="Picture"/>
+                          <pic:cNvPr id="143113861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294145967" name="Picture">
+                        <wp:docPr id="2003220316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294145967" name="Picture"/>
+                                <pic:cNvPr id="2003220316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386989301" name="Picture">
+                  <wp:docPr id="1965452014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386989301" name="Picture"/>
+                          <pic:cNvPr id="1965452014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102529694" name="Picture">
+                  <wp:docPr id="338636315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102529694" name="Picture"/>
+                          <pic:cNvPr id="338636315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403516307" name="Picture">
+                  <wp:docPr id="1454483349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403516307" name="Picture"/>
+                          <pic:cNvPr id="1454483349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772844482" name="Picture">
+                  <wp:docPr id="3723780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772844482" name="Picture"/>
+                          <pic:cNvPr id="3723780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683938024" name="Picture">
+                  <wp:docPr id="648954852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683938024" name="Picture"/>
+                          <pic:cNvPr id="648954852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983519259" name="Picture">
+                  <wp:docPr id="516464231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983519259" name="Picture"/>
+                          <pic:cNvPr id="516464231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100560817" name="Picture">
+                        <wp:docPr id="844701493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100560817" name="Picture"/>
+                                <pic:cNvPr id="844701493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441408274" name="Picture">
+                        <wp:docPr id="1594257482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441408274" name="Picture"/>
+                                <pic:cNvPr id="1594257482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815755789" name="Picture">
+                  <wp:docPr id="626818088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815755789" name="Picture"/>
+                          <pic:cNvPr id="626818088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450951885" name="Picture">
+                  <wp:docPr id="1734569644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450951885" name="Picture"/>
+                          <pic:cNvPr id="1734569644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261914981" name="Picture">
+                  <wp:docPr id="2044906421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261914981" name="Picture"/>
+                          <pic:cNvPr id="2044906421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368185409" name="Picture">
+                  <wp:docPr id="109073709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368185409" name="Picture"/>
+                          <pic:cNvPr id="109073709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658441928" name="Picture">
+                  <wp:docPr id="868682672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658441928" name="Picture"/>
+                          <pic:cNvPr id="868682672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385397836" name="Picture">
+                  <wp:docPr id="2116802775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385397836" name="Picture"/>
+                          <pic:cNvPr id="2116802775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742610808" name="Picture">
+                        <wp:docPr id="1527835102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742610808" name="Picture"/>
+                                <pic:cNvPr id="1527835102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701522850" name="Picture">
+                  <wp:docPr id="2078109451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701522850" name="Picture"/>
+                          <pic:cNvPr id="2078109451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506069202" name="Picture">
+                  <wp:docPr id="1492477399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506069202" name="Picture"/>
+                          <pic:cNvPr id="1492477399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152839897" name="Picture">
+                  <wp:docPr id="58451611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152839897" name="Picture"/>
+                          <pic:cNvPr id="58451611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142078869" name="Picture">
+                  <wp:docPr id="1914012734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142078869" name="Picture"/>
+                          <pic:cNvPr id="1914012734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917249422" name="Picture">
+                  <wp:docPr id="466986651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917249422" name="Picture"/>
+                          <pic:cNvPr id="466986651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19665859" name="Picture">
+                  <wp:docPr id="1395479053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19665859" name="Picture"/>
+                          <pic:cNvPr id="1395479053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215158149" name="Picture">
+                        <wp:docPr id="994351210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215158149" name="Picture"/>
+                                <pic:cNvPr id="994351210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837147607" name="Picture">
+                  <wp:docPr id="37750837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837147607" name="Picture"/>
+                          <pic:cNvPr id="37750837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808557156" name="Picture">
+                  <wp:docPr id="825618767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808557156" name="Picture"/>
+                          <pic:cNvPr id="825618767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675679186" name="Picture">
+                  <wp:docPr id="2097827977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675679186" name="Picture"/>
+                          <pic:cNvPr id="2097827977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349346815" name="Picture">
+                  <wp:docPr id="594919990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349346815" name="Picture"/>
+                          <pic:cNvPr id="594919990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87011927" name="Picture">
+                  <wp:docPr id="1831578984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87011927" name="Picture"/>
+                          <pic:cNvPr id="1831578984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108787568" name="Picture">
+                  <wp:docPr id="674005047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108787568" name="Picture"/>
+                          <pic:cNvPr id="674005047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91501467" name="Picture">
+                  <wp:docPr id="408697015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91501467" name="Picture"/>
+                          <pic:cNvPr id="408697015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380034807" name="Picture">
+                  <wp:docPr id="1843373003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380034807" name="Picture"/>
+                          <pic:cNvPr id="1843373003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764865680" name="Picture">
+                  <wp:docPr id="1263714018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764865680" name="Picture"/>
+                          <pic:cNvPr id="1263714018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>