--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948601634" name="Picture">
+                  <wp:docPr id="1159801873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948601634" name="Picture"/>
+                          <pic:cNvPr id="1159801873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889933192" name="Picture">
+                  <wp:docPr id="1186367466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889933192" name="Picture"/>
+                          <pic:cNvPr id="1186367466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621263763" name="Picture">
+                        <wp:docPr id="1501012725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621263763" name="Picture"/>
+                                <pic:cNvPr id="1501012725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502341102" name="Picture">
+                  <wp:docPr id="1239920236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502341102" name="Picture"/>
+                          <pic:cNvPr id="1239920236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008515272" name="Picture">
+                  <wp:docPr id="897008726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008515272" name="Picture"/>
+                          <pic:cNvPr id="897008726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753093649" name="Picture">
+                  <wp:docPr id="1201349572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753093649" name="Picture"/>
+                          <pic:cNvPr id="1201349572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870968781" name="Picture">
+                  <wp:docPr id="1297575410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870968781" name="Picture"/>
+                          <pic:cNvPr id="1297575410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079409044" name="Picture">
+                  <wp:docPr id="359374911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079409044" name="Picture"/>
+                          <pic:cNvPr id="359374911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894962598" name="Picture">
+                        <wp:docPr id="275389999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894962598" name="Picture"/>
+                                <pic:cNvPr id="275389999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978427813" name="Picture">
+                        <wp:docPr id="1622622315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978427813" name="Picture"/>
+                                <pic:cNvPr id="1622622315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430472996" name="Picture">
+                        <wp:docPr id="820830369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430472996" name="Picture"/>
+                                <pic:cNvPr id="820830369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414274229" name="Picture">
+                        <wp:docPr id="258859446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414274229" name="Picture"/>
+                                <pic:cNvPr id="258859446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558163896" name="Picture">
+                        <wp:docPr id="520012963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558163896" name="Picture"/>
+                                <pic:cNvPr id="520012963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623991781" name="Picture">
+                        <wp:docPr id="1629681754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623991781" name="Picture"/>
+                                <pic:cNvPr id="1629681754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119476723" name="Picture">
+                        <wp:docPr id="797312576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119476723" name="Picture"/>
+                                <pic:cNvPr id="797312576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234276260" name="Picture">
+                        <wp:docPr id="1332341193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234276260" name="Picture"/>
+                                <pic:cNvPr id="1332341193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902343573" name="Picture">
+                        <wp:docPr id="771666417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902343573" name="Picture"/>
+                                <pic:cNvPr id="771666417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088568972" name="Picture">
+                        <wp:docPr id="2128856306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088568972" name="Picture"/>
+                                <pic:cNvPr id="2128856306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771890172" name="Picture">
+                        <wp:docPr id="2084042278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771890172" name="Picture"/>
+                                <pic:cNvPr id="2084042278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967966741" name="Picture">
+                        <wp:docPr id="441326217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967966741" name="Picture"/>
+                                <pic:cNvPr id="441326217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788680841" name="Picture">
+                        <wp:docPr id="340725201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788680841" name="Picture"/>
+                                <pic:cNvPr id="340725201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442886319" name="Picture">
+                        <wp:docPr id="491502060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442886319" name="Picture"/>
+                                <pic:cNvPr id="491502060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104380076" name="Picture">
+                        <wp:docPr id="2062098123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104380076" name="Picture"/>
+                                <pic:cNvPr id="2062098123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729345729" name="Picture">
+                  <wp:docPr id="1661641316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729345729" name="Picture"/>
+                          <pic:cNvPr id="1661641316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575774597" name="Picture">
+                  <wp:docPr id="1636455326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575774597" name="Picture"/>
+                          <pic:cNvPr id="1636455326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078012452" name="Picture">
+                  <wp:docPr id="232356136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078012452" name="Picture"/>
+                          <pic:cNvPr id="232356136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515302181" name="Picture">
+                  <wp:docPr id="726386329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515302181" name="Picture"/>
+                          <pic:cNvPr id="726386329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583627266" name="Picture">
+                  <wp:docPr id="1667726750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583627266" name="Picture"/>
+                          <pic:cNvPr id="1667726750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753978508" name="Picture">
+                  <wp:docPr id="353676639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753978508" name="Picture"/>
+                          <pic:cNvPr id="353676639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861444285" name="Picture">
+                        <wp:docPr id="1701905401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861444285" name="Picture"/>
+                                <pic:cNvPr id="1701905401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750686739" name="Picture">
+                  <wp:docPr id="613147395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750686739" name="Picture"/>
+                          <pic:cNvPr id="613147395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772551077" name="Picture">
+                  <wp:docPr id="1060235714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772551077" name="Picture"/>
+                          <pic:cNvPr id="1060235714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516688732" name="Picture">
+                  <wp:docPr id="1387420438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516688732" name="Picture"/>
+                          <pic:cNvPr id="1387420438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989235850" name="Picture">
+                  <wp:docPr id="1462509873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989235850" name="Picture"/>
+                          <pic:cNvPr id="1462509873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607166257" name="Picture">
+                  <wp:docPr id="549142931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607166257" name="Picture"/>
+                          <pic:cNvPr id="549142931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891582559" name="Picture">
+                  <wp:docPr id="1679150910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891582559" name="Picture"/>
+                          <pic:cNvPr id="1679150910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386445394" name="Picture">
+                        <wp:docPr id="1201455056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386445394" name="Picture"/>
+                                <pic:cNvPr id="1201455056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878845471" name="Picture">
+                  <wp:docPr id="184973643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878845471" name="Picture"/>
+                          <pic:cNvPr id="184973643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784554681" name="Picture">
+                  <wp:docPr id="524092196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784554681" name="Picture"/>
+                          <pic:cNvPr id="524092196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016537140" name="Picture">
+                  <wp:docPr id="727051852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016537140" name="Picture"/>
+                          <pic:cNvPr id="727051852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396156194" name="Picture">
+                  <wp:docPr id="65088025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396156194" name="Picture"/>
+                          <pic:cNvPr id="65088025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243953330" name="Picture">
+                  <wp:docPr id="118932992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243953330" name="Picture"/>
+                          <pic:cNvPr id="118932992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763383169" name="Picture">
+                  <wp:docPr id="2045372824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763383169" name="Picture"/>
+                          <pic:cNvPr id="2045372824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504571994" name="Picture">
+                  <wp:docPr id="34076360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504571994" name="Picture"/>
+                          <pic:cNvPr id="34076360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986937003" name="Picture">
+                  <wp:docPr id="873753145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986937003" name="Picture"/>
+                          <pic:cNvPr id="873753145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540673045" name="Picture">
+                  <wp:docPr id="207728598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540673045" name="Picture"/>
+                          <pic:cNvPr id="207728598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354628247" name="Picture">
+                  <wp:docPr id="1133290764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354628247" name="Picture"/>
+                          <pic:cNvPr id="1133290764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698514836" name="Picture">
+                  <wp:docPr id="1951664765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698514836" name="Picture"/>
+                          <pic:cNvPr id="1951664765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396529323" name="Picture">
+                  <wp:docPr id="1405405477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396529323" name="Picture"/>
+                          <pic:cNvPr id="1405405477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79832175" name="Picture">
+                        <wp:docPr id="766668016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79832175" name="Picture"/>
+                                <pic:cNvPr id="766668016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032051804" name="Picture">
+                  <wp:docPr id="1481250178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032051804" name="Picture"/>
+                          <pic:cNvPr id="1481250178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451012480" name="Picture">
+                  <wp:docPr id="1716885887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451012480" name="Picture"/>
+                          <pic:cNvPr id="1716885887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248180437" name="Picture">
+                  <wp:docPr id="1309703354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248180437" name="Picture"/>
+                          <pic:cNvPr id="1309703354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488064378" name="Picture">
+                  <wp:docPr id="1439429961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488064378" name="Picture"/>
+                          <pic:cNvPr id="1439429961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859364808" name="Picture">
+                  <wp:docPr id="264883762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859364808" name="Picture"/>
+                          <pic:cNvPr id="264883762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204942195" name="Picture">
+                  <wp:docPr id="228925353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204942195" name="Picture"/>
+                          <pic:cNvPr id="228925353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559842558" name="Picture">
+                        <wp:docPr id="1444182691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559842558" name="Picture"/>
+                                <pic:cNvPr id="1444182691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127620078" name="Picture">
+                  <wp:docPr id="1835874083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127620078" name="Picture"/>
+                          <pic:cNvPr id="1835874083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260692614" name="Picture">
+                  <wp:docPr id="203341726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260692614" name="Picture"/>
+                          <pic:cNvPr id="203341726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342859790" name="Picture">
+                  <wp:docPr id="1023918224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342859790" name="Picture"/>
+                          <pic:cNvPr id="1023918224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44494,57 +44494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933630906" name="Picture">
+                  <wp:docPr id="554315730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933630906" name="Picture"/>
+                          <pic:cNvPr id="554315730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44574,57 +44574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628192759" name="Picture">
+                  <wp:docPr id="1771414901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628192759" name="Picture"/>
+                          <pic:cNvPr id="1771414901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803172235" name="Picture">
+                  <wp:docPr id="540317349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803172235" name="Picture"/>
+                          <pic:cNvPr id="540317349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46648,57 +46648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241944361" name="Picture">
+                  <wp:docPr id="2052612526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241944361" name="Picture"/>
+                          <pic:cNvPr id="2052612526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46719,57 +46719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685494611" name="Picture">
+                  <wp:docPr id="1050856861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685494611" name="Picture"/>
+                          <pic:cNvPr id="1050856861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47133,57 +47133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585070135" name="Picture">
+                  <wp:docPr id="984081746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585070135" name="Picture"/>
+                          <pic:cNvPr id="984081746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>