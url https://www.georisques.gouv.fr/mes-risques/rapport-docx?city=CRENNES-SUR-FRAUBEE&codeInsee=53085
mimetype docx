--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535282158" name="Picture">
+                  <wp:docPr id="75638338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535282158" name="Picture"/>
+                          <pic:cNvPr id="75638338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567723535" name="Picture">
+                  <wp:docPr id="1611680178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567723535" name="Picture"/>
+                          <pic:cNvPr id="1611680178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517393680" name="Picture">
+                        <wp:docPr id="635883993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517393680" name="Picture"/>
+                                <pic:cNvPr id="635883993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76805590" name="Picture">
+                  <wp:docPr id="1521437811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76805590" name="Picture"/>
+                          <pic:cNvPr id="1521437811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770991690" name="Picture">
+                  <wp:docPr id="1531717642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770991690" name="Picture"/>
+                          <pic:cNvPr id="1531717642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486039822" name="Picture">
+                  <wp:docPr id="1267736674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486039822" name="Picture"/>
+                          <pic:cNvPr id="1267736674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647703347" name="Picture">
+                  <wp:docPr id="829521690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647703347" name="Picture"/>
+                          <pic:cNvPr id="829521690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460940183" name="Picture">
+                  <wp:docPr id="900806625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460940183" name="Picture"/>
+                          <pic:cNvPr id="900806625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796205317" name="Picture">
+                        <wp:docPr id="263103921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796205317" name="Picture"/>
+                                <pic:cNvPr id="263103921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817849022" name="Picture">
+                        <wp:docPr id="1183922341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817849022" name="Picture"/>
+                                <pic:cNvPr id="1183922341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143184366" name="Picture">
+                        <wp:docPr id="1355781138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143184366" name="Picture"/>
+                                <pic:cNvPr id="1355781138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014271371" name="Picture">
+                        <wp:docPr id="501419768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014271371" name="Picture"/>
+                                <pic:cNvPr id="501419768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421199965" name="Picture">
+                        <wp:docPr id="2010624576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421199965" name="Picture"/>
+                                <pic:cNvPr id="2010624576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109410381" name="Picture">
+                        <wp:docPr id="183212101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109410381" name="Picture"/>
+                                <pic:cNvPr id="183212101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083595221" name="Picture">
+                        <wp:docPr id="1906445242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083595221" name="Picture"/>
+                                <pic:cNvPr id="1906445242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866229227" name="Picture">
+                        <wp:docPr id="1567628255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866229227" name="Picture"/>
+                                <pic:cNvPr id="1567628255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825100106" name="Picture">
+                        <wp:docPr id="1521571216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825100106" name="Picture"/>
+                                <pic:cNvPr id="1521571216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124988757" name="Picture">
+                        <wp:docPr id="1740304261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124988757" name="Picture"/>
+                                <pic:cNvPr id="1740304261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525682271" name="Picture">
+                        <wp:docPr id="1643180568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525682271" name="Picture"/>
+                                <pic:cNvPr id="1643180568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251135913" name="Picture">
+                        <wp:docPr id="374194887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251135913" name="Picture"/>
+                                <pic:cNvPr id="374194887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556277314" name="Picture">
+                        <wp:docPr id="2078049636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556277314" name="Picture"/>
+                                <pic:cNvPr id="2078049636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487721953" name="Picture">
+                        <wp:docPr id="951741602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487721953" name="Picture"/>
+                                <pic:cNvPr id="951741602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356697376" name="Picture">
+                        <wp:docPr id="956086262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356697376" name="Picture"/>
+                                <pic:cNvPr id="956086262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576823373" name="Picture">
+                  <wp:docPr id="466625358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576823373" name="Picture"/>
+                          <pic:cNvPr id="466625358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059744461" name="Picture">
+                  <wp:docPr id="301791178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059744461" name="Picture"/>
+                          <pic:cNvPr id="301791178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248902832" name="Picture">
+                  <wp:docPr id="1029706100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248902832" name="Picture"/>
+                          <pic:cNvPr id="1029706100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202475803" name="Picture">
+                  <wp:docPr id="924117329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202475803" name="Picture"/>
+                          <pic:cNvPr id="924117329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109390430" name="Picture">
+                  <wp:docPr id="670790590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109390430" name="Picture"/>
+                          <pic:cNvPr id="670790590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153574520" name="Picture">
+                  <wp:docPr id="1017467328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153574520" name="Picture"/>
+                          <pic:cNvPr id="1017467328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927280013" name="Picture">
+                        <wp:docPr id="318839224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927280013" name="Picture"/>
+                                <pic:cNvPr id="318839224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647334143" name="Picture">
+                        <wp:docPr id="1156686798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647334143" name="Picture"/>
+                                <pic:cNvPr id="1156686798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732093526" name="Picture">
+                  <wp:docPr id="406452469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732093526" name="Picture"/>
+                          <pic:cNvPr id="406452469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811576705" name="Picture">
+                  <wp:docPr id="210603979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811576705" name="Picture"/>
+                          <pic:cNvPr id="210603979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973543685" name="Picture">
+                  <wp:docPr id="1168880199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973543685" name="Picture"/>
+                          <pic:cNvPr id="1168880199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075784335" name="Picture">
+                  <wp:docPr id="1045770627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075784335" name="Picture"/>
+                          <pic:cNvPr id="1045770627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936505577" name="Picture">
+                  <wp:docPr id="1279407511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936505577" name="Picture"/>
+                          <pic:cNvPr id="1279407511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851356228" name="Picture">
+                  <wp:docPr id="590231606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851356228" name="Picture"/>
+                          <pic:cNvPr id="590231606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822464928" name="Picture">
+                        <wp:docPr id="1208977637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822464928" name="Picture"/>
+                                <pic:cNvPr id="1208977637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771949064" name="Picture">
+                        <wp:docPr id="97984809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771949064" name="Picture"/>
+                                <pic:cNvPr id="97984809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26891,57 +26891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25700096" name="Picture">
+                  <wp:docPr id="824953302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25700096" name="Picture"/>
+                          <pic:cNvPr id="824953302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26980,57 +26980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970310123" name="Picture">
+                  <wp:docPr id="1009154447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970310123" name="Picture"/>
+                          <pic:cNvPr id="1009154447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27624,57 +27624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385204305" name="Picture">
+                  <wp:docPr id="269532798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385204305" name="Picture"/>
+                          <pic:cNvPr id="269532798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28622,57 +28622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955927290" name="Picture">
+                  <wp:docPr id="1702665893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955927290" name="Picture"/>
+                          <pic:cNvPr id="1702665893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28725,57 +28725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421550756" name="Picture">
+                  <wp:docPr id="1181022980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421550756" name="Picture"/>
+                          <pic:cNvPr id="1181022980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30102,57 +30102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306606908" name="Picture">
+                  <wp:docPr id="1754234058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306606908" name="Picture"/>
+                          <pic:cNvPr id="1754234058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31245,57 +31245,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589527943" name="Picture">
+                        <wp:docPr id="9595753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589527943" name="Picture"/>
+                                <pic:cNvPr id="9595753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32606,57 +32606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143290111" name="Picture">
+                  <wp:docPr id="333987485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143290111" name="Picture"/>
+                          <pic:cNvPr id="333987485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32695,57 +32695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835943955" name="Picture">
+                  <wp:docPr id="177469650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835943955" name="Picture"/>
+                          <pic:cNvPr id="177469650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409690420" name="Picture">
+                  <wp:docPr id="1858195168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409690420" name="Picture"/>
+                          <pic:cNvPr id="1858195168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34337,57 +34337,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985447347" name="Picture">
+                  <wp:docPr id="2125973797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985447347" name="Picture"/>
+                          <pic:cNvPr id="2125973797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34440,57 +34440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168407186" name="Picture">
+                  <wp:docPr id="771255202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168407186" name="Picture"/>
+                          <pic:cNvPr id="771255202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377670672" name="Picture">
+                  <wp:docPr id="1141393293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377670672" name="Picture"/>
+                          <pic:cNvPr id="1141393293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36972,57 +36972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689084219" name="Picture">
+                        <wp:docPr id="1728993355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689084219" name="Picture"/>
+                                <pic:cNvPr id="1728993355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38444,57 +38444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514067624" name="Picture">
+                  <wp:docPr id="1631342344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514067624" name="Picture"/>
+                          <pic:cNvPr id="1631342344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38533,57 +38533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912796042" name="Picture">
+                  <wp:docPr id="1464285123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912796042" name="Picture"/>
+                          <pic:cNvPr id="1464285123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256430949" name="Picture">
+                  <wp:docPr id="208067275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256430949" name="Picture"/>
+                          <pic:cNvPr id="208067275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40175,57 +40175,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231466243" name="Picture">
+                  <wp:docPr id="788746236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231466243" name="Picture"/>
+                          <pic:cNvPr id="788746236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40278,57 +40278,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138108794" name="Picture">
+                  <wp:docPr id="475862465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138108794" name="Picture"/>
+                          <pic:cNvPr id="475862465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41655,57 +41655,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739855192" name="Picture">
+                  <wp:docPr id="1065991539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739855192" name="Picture"/>
+                          <pic:cNvPr id="1065991539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42798,57 +42798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787785229" name="Picture">
+                        <wp:docPr id="949934582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787785229" name="Picture"/>
+                                <pic:cNvPr id="949934582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44019,57 +44019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760657617" name="Picture">
+                  <wp:docPr id="1242466739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760657617" name="Picture"/>
+                          <pic:cNvPr id="1242466739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44090,57 +44090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215966437" name="Picture">
+                  <wp:docPr id="1939544088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215966437" name="Picture"/>
+                          <pic:cNvPr id="1939544088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44504,57 +44504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800831380" name="Picture">
+                  <wp:docPr id="1550384884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800831380" name="Picture"/>
+                          <pic:cNvPr id="1550384884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>