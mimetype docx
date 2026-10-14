--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015593296" name="Picture">
+                  <wp:docPr id="845269112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015593296" name="Picture"/>
+                          <pic:cNvPr id="845269112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034889157" name="Picture">
+                  <wp:docPr id="882740223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034889157" name="Picture"/>
+                          <pic:cNvPr id="882740223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441830201" name="Picture">
+                        <wp:docPr id="1122739637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441830201" name="Picture"/>
+                                <pic:cNvPr id="1122739637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644952097" name="Picture">
+                  <wp:docPr id="106852280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644952097" name="Picture"/>
+                          <pic:cNvPr id="106852280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520805746" name="Picture">
+                  <wp:docPr id="1399441551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520805746" name="Picture"/>
+                          <pic:cNvPr id="1399441551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550041257" name="Picture">
+                  <wp:docPr id="1334265708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550041257" name="Picture"/>
+                          <pic:cNvPr id="1334265708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706157399" name="Picture">
+                  <wp:docPr id="1427594059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706157399" name="Picture"/>
+                          <pic:cNvPr id="1427594059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224296945" name="Picture">
+                  <wp:docPr id="1900609346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224296945" name="Picture"/>
+                          <pic:cNvPr id="1900609346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776325836" name="Picture">
+                        <wp:docPr id="1284524974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776325836" name="Picture"/>
+                                <pic:cNvPr id="1284524974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210513740" name="Picture">
+                        <wp:docPr id="1424916472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210513740" name="Picture"/>
+                                <pic:cNvPr id="1424916472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231046754" name="Picture">
+                        <wp:docPr id="1865356570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231046754" name="Picture"/>
+                                <pic:cNvPr id="1865356570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433977408" name="Picture">
+                        <wp:docPr id="2102277386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433977408" name="Picture"/>
+                                <pic:cNvPr id="2102277386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540824700" name="Picture">
+                        <wp:docPr id="1061704657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540824700" name="Picture"/>
+                                <pic:cNvPr id="1061704657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654152659" name="Picture">
+                        <wp:docPr id="2088255005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654152659" name="Picture"/>
+                                <pic:cNvPr id="2088255005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996156334" name="Picture">
+                        <wp:docPr id="947041084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996156334" name="Picture"/>
+                                <pic:cNvPr id="947041084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069265480" name="Picture">
+                        <wp:docPr id="1259084681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069265480" name="Picture"/>
+                                <pic:cNvPr id="1259084681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113090313" name="Picture">
+                        <wp:docPr id="72967989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113090313" name="Picture"/>
+                                <pic:cNvPr id="72967989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483279192" name="Picture">
+                        <wp:docPr id="1075287597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483279192" name="Picture"/>
+                                <pic:cNvPr id="1075287597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236677273" name="Picture">
+                        <wp:docPr id="1350944178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236677273" name="Picture"/>
+                                <pic:cNvPr id="1350944178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917149611" name="Picture">
+                        <wp:docPr id="1580624133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917149611" name="Picture"/>
+                                <pic:cNvPr id="1580624133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78819987" name="Picture">
+                  <wp:docPr id="1514429870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78819987" name="Picture"/>
+                          <pic:cNvPr id="1514429870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761520888" name="Picture">
+                  <wp:docPr id="1047542152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761520888" name="Picture"/>
+                          <pic:cNvPr id="1047542152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598380842" name="Picture">
+                  <wp:docPr id="482367030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598380842" name="Picture"/>
+                          <pic:cNvPr id="482367030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352740225" name="Picture">
+                  <wp:docPr id="1741974052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352740225" name="Picture"/>
+                          <pic:cNvPr id="1741974052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421608390" name="Picture">
+                  <wp:docPr id="1462739433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421608390" name="Picture"/>
+                          <pic:cNvPr id="1462739433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122511550" name="Picture">
+                  <wp:docPr id="473752536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122511550" name="Picture"/>
+                          <pic:cNvPr id="473752536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118103795" name="Picture">
+                        <wp:docPr id="558284175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118103795" name="Picture"/>
+                                <pic:cNvPr id="558284175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663949714" name="Picture">
+                  <wp:docPr id="521906646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663949714" name="Picture"/>
+                          <pic:cNvPr id="521906646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687965426" name="Picture">
+                  <wp:docPr id="213156409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687965426" name="Picture"/>
+                          <pic:cNvPr id="213156409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493515544" name="Picture">
+                  <wp:docPr id="1193613947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493515544" name="Picture"/>
+                          <pic:cNvPr id="1193613947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,57 +19489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847196566" name="Picture">
+                  <wp:docPr id="501721342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847196566" name="Picture"/>
+                          <pic:cNvPr id="501721342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693311256" name="Picture">
+                  <wp:docPr id="916054166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693311256" name="Picture"/>
+                          <pic:cNvPr id="916054166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,57 +20984,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868546319" name="Picture">
+                  <wp:docPr id="895832929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868546319" name="Picture"/>
+                          <pic:cNvPr id="895832929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22652,57 +22652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392540646" name="Picture">
+                        <wp:docPr id="769984873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392540646" name="Picture"/>
+                                <pic:cNvPr id="769984873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24851,57 +24851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143378547" name="Picture">
+                  <wp:docPr id="1062222223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143378547" name="Picture"/>
+                          <pic:cNvPr id="1062222223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24922,57 +24922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296562288" name="Picture">
+                  <wp:docPr id="471192679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296562288" name="Picture"/>
+                          <pic:cNvPr id="471192679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25401,57 +25401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738023202" name="Picture">
+                  <wp:docPr id="431892685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738023202" name="Picture"/>
+                          <pic:cNvPr id="431892685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26693,57 +26693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341312626" name="Picture">
+                  <wp:docPr id="1626447394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341312626" name="Picture"/>
+                          <pic:cNvPr id="1626447394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26782,57 +26782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820227111" name="Picture">
+                  <wp:docPr id="1383454903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820227111" name="Picture"/>
+                          <pic:cNvPr id="1383454903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27426,57 +27426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771451085" name="Picture">
+                  <wp:docPr id="988117620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771451085" name="Picture"/>
+                          <pic:cNvPr id="988117620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28424,57 +28424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550876253" name="Picture">
+                  <wp:docPr id="501093835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550876253" name="Picture"/>
+                          <pic:cNvPr id="501093835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28527,57 +28527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425307149" name="Picture">
+                  <wp:docPr id="1499016303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425307149" name="Picture"/>
+                          <pic:cNvPr id="1499016303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29904,57 +29904,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891067715" name="Picture">
+                  <wp:docPr id="2074457241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891067715" name="Picture"/>
+                          <pic:cNvPr id="2074457241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31047,57 +31047,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110152222" name="Picture">
+                        <wp:docPr id="597265289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110152222" name="Picture"/>
+                                <pic:cNvPr id="597265289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32408,57 +32408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914400154" name="Picture">
+                  <wp:docPr id="1976492575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914400154" name="Picture"/>
+                          <pic:cNvPr id="1976492575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32497,57 +32497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175338914" name="Picture">
+                  <wp:docPr id="1627043861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175338914" name="Picture"/>
+                          <pic:cNvPr id="1627043861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33141,57 +33141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804066225" name="Picture">
+                  <wp:docPr id="1430619869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804066225" name="Picture"/>
+                          <pic:cNvPr id="1430619869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34139,57 +34139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591508866" name="Picture">
+                  <wp:docPr id="852376235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591508866" name="Picture"/>
+                          <pic:cNvPr id="852376235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34242,57 +34242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366909813" name="Picture">
+                  <wp:docPr id="962067986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366909813" name="Picture"/>
+                          <pic:cNvPr id="962067986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35619,57 +35619,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476772974" name="Picture">
+                  <wp:docPr id="509076395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476772974" name="Picture"/>
+                          <pic:cNvPr id="509076395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36762,57 +36762,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766319926" name="Picture">
+                        <wp:docPr id="1479610317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766319926" name="Picture"/>
+                                <pic:cNvPr id="1479610317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38033,57 +38033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091170470" name="Picture">
+                  <wp:docPr id="1624815137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091170470" name="Picture"/>
+                          <pic:cNvPr id="1624815137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38113,57 +38113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264363541" name="Picture">
+                  <wp:docPr id="1344220337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264363541" name="Picture"/>
+                          <pic:cNvPr id="1344220337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38592,57 +38592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795450598" name="Picture">
+                  <wp:docPr id="1009200224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795450598" name="Picture"/>
+                          <pic:cNvPr id="1009200224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40579,57 +40579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747293436" name="Picture">
+                  <wp:docPr id="1550348405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747293436" name="Picture"/>
+                          <pic:cNvPr id="1550348405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40650,57 +40650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175946733" name="Picture">
+                  <wp:docPr id="1975231981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175946733" name="Picture"/>
+                          <pic:cNvPr id="1975231981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41064,57 +41064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628797285" name="Picture">
+                  <wp:docPr id="1887097622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628797285" name="Picture"/>
+                          <pic:cNvPr id="1887097622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>