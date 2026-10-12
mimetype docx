--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090805074" name="Picture">
+                  <wp:docPr id="1461756252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090805074" name="Picture"/>
+                          <pic:cNvPr id="1461756252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714857437" name="Picture">
+                  <wp:docPr id="293860671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714857437" name="Picture"/>
+                          <pic:cNvPr id="293860671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315831296" name="Picture">
+                        <wp:docPr id="1221477276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315831296" name="Picture"/>
+                                <pic:cNvPr id="1221477276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715619169" name="Picture">
+                  <wp:docPr id="338080031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715619169" name="Picture"/>
+                          <pic:cNvPr id="338080031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324927095" name="Picture">
+                  <wp:docPr id="2063845456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324927095" name="Picture"/>
+                          <pic:cNvPr id="2063845456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217436588" name="Picture">
+                  <wp:docPr id="771826163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217436588" name="Picture"/>
+                          <pic:cNvPr id="771826163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762980227" name="Picture">
+                  <wp:docPr id="862416935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762980227" name="Picture"/>
+                          <pic:cNvPr id="862416935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750039854" name="Picture">
+                  <wp:docPr id="425093795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750039854" name="Picture"/>
+                          <pic:cNvPr id="425093795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150950806" name="Picture">
+                        <wp:docPr id="1863998064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150950806" name="Picture"/>
+                                <pic:cNvPr id="1863998064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609378933" name="Picture">
+                        <wp:docPr id="547128547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609378933" name="Picture"/>
+                                <pic:cNvPr id="547128547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506385176" name="Picture">
+                        <wp:docPr id="615360404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506385176" name="Picture"/>
+                                <pic:cNvPr id="615360404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418965934" name="Picture">
+                        <wp:docPr id="1630203549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418965934" name="Picture"/>
+                                <pic:cNvPr id="1630203549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681525461" name="Picture">
+                        <wp:docPr id="682695837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681525461" name="Picture"/>
+                                <pic:cNvPr id="682695837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881072553" name="Picture">
+                        <wp:docPr id="1115747273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881072553" name="Picture"/>
+                                <pic:cNvPr id="1115747273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988256591" name="Picture">
+                        <wp:docPr id="444813856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988256591" name="Picture"/>
+                                <pic:cNvPr id="444813856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25756320" name="Picture">
+                        <wp:docPr id="591788132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25756320" name="Picture"/>
+                                <pic:cNvPr id="591788132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848946060" name="Picture">
+                        <wp:docPr id="943206472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848946060" name="Picture"/>
+                                <pic:cNvPr id="943206472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406526414" name="Picture">
+                        <wp:docPr id="747513538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406526414" name="Picture"/>
+                                <pic:cNvPr id="747513538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181577845" name="Picture">
+                        <wp:docPr id="484179194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181577845" name="Picture"/>
+                                <pic:cNvPr id="484179194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468486918" name="Picture">
+                        <wp:docPr id="916866983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468486918" name="Picture"/>
+                                <pic:cNvPr id="916866983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085606470" name="Picture">
+                        <wp:docPr id="784421839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085606470" name="Picture"/>
+                                <pic:cNvPr id="784421839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655630349" name="Picture">
+                        <wp:docPr id="457197464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655630349" name="Picture"/>
+                                <pic:cNvPr id="457197464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109164214" name="Picture">
+                        <wp:docPr id="1576408161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109164214" name="Picture"/>
+                                <pic:cNvPr id="1576408161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438140620" name="Picture">
+                  <wp:docPr id="163100499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438140620" name="Picture"/>
+                          <pic:cNvPr id="163100499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80602123" name="Picture">
+                  <wp:docPr id="1042112929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80602123" name="Picture"/>
+                          <pic:cNvPr id="1042112929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033699181" name="Picture">
+                  <wp:docPr id="1579056759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033699181" name="Picture"/>
+                          <pic:cNvPr id="1579056759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351348186" name="Picture">
+                  <wp:docPr id="1424135446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351348186" name="Picture"/>
+                          <pic:cNvPr id="1424135446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226206647" name="Picture">
+                  <wp:docPr id="1055367270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226206647" name="Picture"/>
+                          <pic:cNvPr id="1055367270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555175881" name="Picture">
+                  <wp:docPr id="1672054522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555175881" name="Picture"/>
+                          <pic:cNvPr id="1672054522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177657264" name="Picture">
+                        <wp:docPr id="1563290503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177657264" name="Picture"/>
+                                <pic:cNvPr id="1563290503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191840893" name="Picture">
+                  <wp:docPr id="2094225495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191840893" name="Picture"/>
+                          <pic:cNvPr id="2094225495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582371228" name="Picture">
+                  <wp:docPr id="356633151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582371228" name="Picture"/>
+                          <pic:cNvPr id="356633151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658217651" name="Picture">
+                  <wp:docPr id="662862531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658217651" name="Picture"/>
+                          <pic:cNvPr id="662862531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625338412" name="Picture">
+                  <wp:docPr id="1543648816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625338412" name="Picture"/>
+                          <pic:cNvPr id="1543648816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897109031" name="Picture">
+                  <wp:docPr id="1710233154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897109031" name="Picture"/>
+                          <pic:cNvPr id="1710233154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963211673" name="Picture">
+                  <wp:docPr id="52947567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963211673" name="Picture"/>
+                          <pic:cNvPr id="52947567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120274894" name="Picture">
+                        <wp:docPr id="1931671292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120274894" name="Picture"/>
+                                <pic:cNvPr id="1931671292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302820717" name="Picture">
+                        <wp:docPr id="986747013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302820717" name="Picture"/>
+                                <pic:cNvPr id="986747013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778203784" name="Picture">
+                  <wp:docPr id="966863020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778203784" name="Picture"/>
+                          <pic:cNvPr id="966863020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108938550" name="Picture">
+                  <wp:docPr id="879299320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108938550" name="Picture"/>
+                          <pic:cNvPr id="879299320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047457724" name="Picture">
+                  <wp:docPr id="171190391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047457724" name="Picture"/>
+                          <pic:cNvPr id="171190391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358376844" name="Picture">
+                  <wp:docPr id="902308697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358376844" name="Picture"/>
+                          <pic:cNvPr id="902308697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469398391" name="Picture">
+                  <wp:docPr id="1666528161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469398391" name="Picture"/>
+                          <pic:cNvPr id="1666528161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280631005" name="Picture">
+                  <wp:docPr id="1457326592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280631005" name="Picture"/>
+                          <pic:cNvPr id="1457326592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947638351" name="Picture">
+                        <wp:docPr id="170578955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947638351" name="Picture"/>
+                                <pic:cNvPr id="170578955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220240994" name="Picture">
+                  <wp:docPr id="1472199293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220240994" name="Picture"/>
+                          <pic:cNvPr id="1472199293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422668976" name="Picture">
+                  <wp:docPr id="1204585953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422668976" name="Picture"/>
+                          <pic:cNvPr id="1204585953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348653700" name="Picture">
+                  <wp:docPr id="463117215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348653700" name="Picture"/>
+                          <pic:cNvPr id="463117215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065811629" name="Picture">
+                  <wp:docPr id="1058904103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065811629" name="Picture"/>
+                          <pic:cNvPr id="1058904103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370670796" name="Picture">
+                  <wp:docPr id="754254257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370670796" name="Picture"/>
+                          <pic:cNvPr id="754254257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552987713" name="Picture">
+                  <wp:docPr id="189914496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552987713" name="Picture"/>
+                          <pic:cNvPr id="189914496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122205465" name="Picture">
+                        <wp:docPr id="1820529232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122205465" name="Picture"/>
+                                <pic:cNvPr id="1820529232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193028772" name="Picture">
+                  <wp:docPr id="1496051074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193028772" name="Picture"/>
+                          <pic:cNvPr id="1496051074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129745996" name="Picture">
+                  <wp:docPr id="760116581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129745996" name="Picture"/>
+                          <pic:cNvPr id="760116581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203151989" name="Picture">
+                  <wp:docPr id="524005574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203151989" name="Picture"/>
+                          <pic:cNvPr id="524005574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811201651" name="Picture">
+                  <wp:docPr id="2103199209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811201651" name="Picture"/>
+                          <pic:cNvPr id="2103199209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557757035" name="Picture">
+                  <wp:docPr id="1794515331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557757035" name="Picture"/>
+                          <pic:cNvPr id="1794515331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359552455" name="Picture">
+                  <wp:docPr id="1042034384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359552455" name="Picture"/>
+                          <pic:cNvPr id="1042034384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650636179" name="Picture">
+                  <wp:docPr id="1778366415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650636179" name="Picture"/>
+                          <pic:cNvPr id="1778366415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284651543" name="Picture">
+                  <wp:docPr id="284114060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284651543" name="Picture"/>
+                          <pic:cNvPr id="284114060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225917830" name="Picture">
+                  <wp:docPr id="409870899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225917830" name="Picture"/>
+                          <pic:cNvPr id="409870899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>