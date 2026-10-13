--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461756252" name="Picture">
+                  <wp:docPr id="108209579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461756252" name="Picture"/>
+                          <pic:cNvPr id="108209579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293860671" name="Picture">
+                  <wp:docPr id="1656687136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293860671" name="Picture"/>
+                          <pic:cNvPr id="1656687136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221477276" name="Picture">
+                        <wp:docPr id="516058293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221477276" name="Picture"/>
+                                <pic:cNvPr id="516058293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338080031" name="Picture">
+                  <wp:docPr id="1904049945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338080031" name="Picture"/>
+                          <pic:cNvPr id="1904049945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063845456" name="Picture">
+                  <wp:docPr id="1420261583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063845456" name="Picture"/>
+                          <pic:cNvPr id="1420261583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771826163" name="Picture">
+                  <wp:docPr id="651151481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771826163" name="Picture"/>
+                          <pic:cNvPr id="651151481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862416935" name="Picture">
+                  <wp:docPr id="427743225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862416935" name="Picture"/>
+                          <pic:cNvPr id="427743225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425093795" name="Picture">
+                  <wp:docPr id="743554493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425093795" name="Picture"/>
+                          <pic:cNvPr id="743554493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863998064" name="Picture">
+                        <wp:docPr id="2132761145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863998064" name="Picture"/>
+                                <pic:cNvPr id="2132761145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547128547" name="Picture">
+                        <wp:docPr id="587982560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547128547" name="Picture"/>
+                                <pic:cNvPr id="587982560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615360404" name="Picture">
+                        <wp:docPr id="1336060927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615360404" name="Picture"/>
+                                <pic:cNvPr id="1336060927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630203549" name="Picture">
+                        <wp:docPr id="2128129582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630203549" name="Picture"/>
+                                <pic:cNvPr id="2128129582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682695837" name="Picture">
+                        <wp:docPr id="361848184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682695837" name="Picture"/>
+                                <pic:cNvPr id="361848184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115747273" name="Picture">
+                        <wp:docPr id="461415189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115747273" name="Picture"/>
+                                <pic:cNvPr id="461415189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444813856" name="Picture">
+                        <wp:docPr id="370447751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444813856" name="Picture"/>
+                                <pic:cNvPr id="370447751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591788132" name="Picture">
+                        <wp:docPr id="380337297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591788132" name="Picture"/>
+                                <pic:cNvPr id="380337297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943206472" name="Picture">
+                        <wp:docPr id="851334681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943206472" name="Picture"/>
+                                <pic:cNvPr id="851334681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747513538" name="Picture">
+                        <wp:docPr id="537654946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747513538" name="Picture"/>
+                                <pic:cNvPr id="537654946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484179194" name="Picture">
+                        <wp:docPr id="1625570887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484179194" name="Picture"/>
+                                <pic:cNvPr id="1625570887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916866983" name="Picture">
+                        <wp:docPr id="1836974262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916866983" name="Picture"/>
+                                <pic:cNvPr id="1836974262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784421839" name="Picture">
+                        <wp:docPr id="522825047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784421839" name="Picture"/>
+                                <pic:cNvPr id="522825047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457197464" name="Picture">
+                        <wp:docPr id="967150218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457197464" name="Picture"/>
+                                <pic:cNvPr id="967150218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576408161" name="Picture">
+                        <wp:docPr id="926514173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576408161" name="Picture"/>
+                                <pic:cNvPr id="926514173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163100499" name="Picture">
+                  <wp:docPr id="1679994342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163100499" name="Picture"/>
+                          <pic:cNvPr id="1679994342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042112929" name="Picture">
+                  <wp:docPr id="1872475961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042112929" name="Picture"/>
+                          <pic:cNvPr id="1872475961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579056759" name="Picture">
+                  <wp:docPr id="1816519721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579056759" name="Picture"/>
+                          <pic:cNvPr id="1816519721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424135446" name="Picture">
+                  <wp:docPr id="1755703450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424135446" name="Picture"/>
+                          <pic:cNvPr id="1755703450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055367270" name="Picture">
+                  <wp:docPr id="1651706007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055367270" name="Picture"/>
+                          <pic:cNvPr id="1651706007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672054522" name="Picture">
+                  <wp:docPr id="1687159332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672054522" name="Picture"/>
+                          <pic:cNvPr id="1687159332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563290503" name="Picture">
+                        <wp:docPr id="1894529100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563290503" name="Picture"/>
+                                <pic:cNvPr id="1894529100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094225495" name="Picture">
+                  <wp:docPr id="963257213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094225495" name="Picture"/>
+                          <pic:cNvPr id="963257213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356633151" name="Picture">
+                  <wp:docPr id="1405015806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356633151" name="Picture"/>
+                          <pic:cNvPr id="1405015806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662862531" name="Picture">
+                  <wp:docPr id="1115798173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662862531" name="Picture"/>
+                          <pic:cNvPr id="1115798173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543648816" name="Picture">
+                  <wp:docPr id="2113350463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543648816" name="Picture"/>
+                          <pic:cNvPr id="2113350463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710233154" name="Picture">
+                  <wp:docPr id="1836025820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710233154" name="Picture"/>
+                          <pic:cNvPr id="1836025820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52947567" name="Picture">
+                  <wp:docPr id="1975750568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52947567" name="Picture"/>
+                          <pic:cNvPr id="1975750568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931671292" name="Picture">
+                        <wp:docPr id="918304346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931671292" name="Picture"/>
+                                <pic:cNvPr id="918304346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986747013" name="Picture">
+                        <wp:docPr id="1833333019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986747013" name="Picture"/>
+                                <pic:cNvPr id="1833333019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966863020" name="Picture">
+                  <wp:docPr id="1239943716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966863020" name="Picture"/>
+                          <pic:cNvPr id="1239943716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879299320" name="Picture">
+                  <wp:docPr id="1400326565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879299320" name="Picture"/>
+                          <pic:cNvPr id="1400326565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171190391" name="Picture">
+                  <wp:docPr id="260535009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171190391" name="Picture"/>
+                          <pic:cNvPr id="260535009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902308697" name="Picture">
+                  <wp:docPr id="1726044432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902308697" name="Picture"/>
+                          <pic:cNvPr id="1726044432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666528161" name="Picture">
+                  <wp:docPr id="1085531915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666528161" name="Picture"/>
+                          <pic:cNvPr id="1085531915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457326592" name="Picture">
+                  <wp:docPr id="2130948416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457326592" name="Picture"/>
+                          <pic:cNvPr id="2130948416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170578955" name="Picture">
+                        <wp:docPr id="1386707554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170578955" name="Picture"/>
+                                <pic:cNvPr id="1386707554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472199293" name="Picture">
+                  <wp:docPr id="743957488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472199293" name="Picture"/>
+                          <pic:cNvPr id="743957488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204585953" name="Picture">
+                  <wp:docPr id="226422542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204585953" name="Picture"/>
+                          <pic:cNvPr id="226422542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463117215" name="Picture">
+                  <wp:docPr id="1692659881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463117215" name="Picture"/>
+                          <pic:cNvPr id="1692659881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058904103" name="Picture">
+                  <wp:docPr id="1247837837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058904103" name="Picture"/>
+                          <pic:cNvPr id="1247837837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754254257" name="Picture">
+                  <wp:docPr id="2078094057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754254257" name="Picture"/>
+                          <pic:cNvPr id="2078094057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189914496" name="Picture">
+                  <wp:docPr id="40363985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189914496" name="Picture"/>
+                          <pic:cNvPr id="40363985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820529232" name="Picture">
+                        <wp:docPr id="515174067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820529232" name="Picture"/>
+                                <pic:cNvPr id="515174067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496051074" name="Picture">
+                  <wp:docPr id="1748742970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496051074" name="Picture"/>
+                          <pic:cNvPr id="1748742970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760116581" name="Picture">
+                  <wp:docPr id="1363347960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760116581" name="Picture"/>
+                          <pic:cNvPr id="1363347960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524005574" name="Picture">
+                  <wp:docPr id="1961401864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524005574" name="Picture"/>
+                          <pic:cNvPr id="1961401864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103199209" name="Picture">
+                  <wp:docPr id="923142247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103199209" name="Picture"/>
+                          <pic:cNvPr id="923142247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794515331" name="Picture">
+                  <wp:docPr id="1129838913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794515331" name="Picture"/>
+                          <pic:cNvPr id="1129838913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042034384" name="Picture">
+                  <wp:docPr id="1749998165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042034384" name="Picture"/>
+                          <pic:cNvPr id="1749998165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778366415" name="Picture">
+                  <wp:docPr id="141235076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778366415" name="Picture"/>
+                          <pic:cNvPr id="141235076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284114060" name="Picture">
+                  <wp:docPr id="1757585905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284114060" name="Picture"/>
+                          <pic:cNvPr id="1757585905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409870899" name="Picture">
+                  <wp:docPr id="20585630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409870899" name="Picture"/>
+                          <pic:cNvPr id="20585630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>