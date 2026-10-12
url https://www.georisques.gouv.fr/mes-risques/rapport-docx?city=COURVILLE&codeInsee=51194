--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788163952" name="Picture">
+                  <wp:docPr id="1521360901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788163952" name="Picture"/>
+                          <pic:cNvPr id="1521360901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755057174" name="Picture">
+                  <wp:docPr id="466119905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755057174" name="Picture"/>
+                          <pic:cNvPr id="466119905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892110727" name="Picture">
+                        <wp:docPr id="947522537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892110727" name="Picture"/>
+                                <pic:cNvPr id="947522537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897449660" name="Picture">
+                  <wp:docPr id="1193666522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897449660" name="Picture"/>
+                          <pic:cNvPr id="1193666522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911800327" name="Picture">
+                  <wp:docPr id="190968176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911800327" name="Picture"/>
+                          <pic:cNvPr id="190968176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574116985" name="Picture">
+                  <wp:docPr id="816538733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574116985" name="Picture"/>
+                          <pic:cNvPr id="816538733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019494500" name="Picture">
+                  <wp:docPr id="1451125617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019494500" name="Picture"/>
+                          <pic:cNvPr id="1451125617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666175499" name="Picture">
+                  <wp:docPr id="308781332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666175499" name="Picture"/>
+                          <pic:cNvPr id="308781332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218590407" name="Picture">
+                        <wp:docPr id="369353590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218590407" name="Picture"/>
+                                <pic:cNvPr id="369353590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769332245" name="Picture">
+                        <wp:docPr id="627217602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769332245" name="Picture"/>
+                                <pic:cNvPr id="627217602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189026964" name="Picture">
+                        <wp:docPr id="1676327343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189026964" name="Picture"/>
+                                <pic:cNvPr id="1676327343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457168396" name="Picture">
+                        <wp:docPr id="129346797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457168396" name="Picture"/>
+                                <pic:cNvPr id="129346797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779683291" name="Picture">
+                        <wp:docPr id="1582610597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779683291" name="Picture"/>
+                                <pic:cNvPr id="1582610597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871290462" name="Picture">
+                        <wp:docPr id="779085447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871290462" name="Picture"/>
+                                <pic:cNvPr id="779085447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87067312" name="Picture">
+                        <wp:docPr id="1720342484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87067312" name="Picture"/>
+                                <pic:cNvPr id="1720342484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286614615" name="Picture">
+                        <wp:docPr id="519412963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286614615" name="Picture"/>
+                                <pic:cNvPr id="519412963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871296643" name="Picture">
+                        <wp:docPr id="877908097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871296643" name="Picture"/>
+                                <pic:cNvPr id="877908097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152284" name="Picture">
+                        <wp:docPr id="768762875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152284" name="Picture"/>
+                                <pic:cNvPr id="768762875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654765657" name="Picture">
+                        <wp:docPr id="785939888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654765657" name="Picture"/>
+                                <pic:cNvPr id="785939888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726648548" name="Picture">
+                        <wp:docPr id="1782079497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726648548" name="Picture"/>
+                                <pic:cNvPr id="1782079497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117588729" name="Picture">
+                        <wp:docPr id="557330137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117588729" name="Picture"/>
+                                <pic:cNvPr id="557330137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533915783" name="Picture">
+                        <wp:docPr id="1351079939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533915783" name="Picture"/>
+                                <pic:cNvPr id="1351079939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974135712" name="Picture">
+                        <wp:docPr id="1637327260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974135712" name="Picture"/>
+                                <pic:cNvPr id="1637327260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049357876" name="Picture">
+                  <wp:docPr id="451773008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049357876" name="Picture"/>
+                          <pic:cNvPr id="451773008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640369968" name="Picture">
+                  <wp:docPr id="694753943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640369968" name="Picture"/>
+                          <pic:cNvPr id="694753943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390781554" name="Picture">
+                  <wp:docPr id="1264019563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390781554" name="Picture"/>
+                          <pic:cNvPr id="1264019563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371035737" name="Picture">
+                  <wp:docPr id="1068221990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371035737" name="Picture"/>
+                          <pic:cNvPr id="1068221990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529169581" name="Picture">
+                  <wp:docPr id="1980769505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529169581" name="Picture"/>
+                          <pic:cNvPr id="1980769505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900929891" name="Picture">
+                  <wp:docPr id="1101915202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900929891" name="Picture"/>
+                          <pic:cNvPr id="1101915202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284480225" name="Picture">
+                        <wp:docPr id="307170721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284480225" name="Picture"/>
+                                <pic:cNvPr id="307170721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251067907" name="Picture">
+                  <wp:docPr id="938198669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251067907" name="Picture"/>
+                          <pic:cNvPr id="938198669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460207724" name="Picture">
+                  <wp:docPr id="932315223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460207724" name="Picture"/>
+                          <pic:cNvPr id="932315223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725014900" name="Picture">
+                  <wp:docPr id="1566187777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725014900" name="Picture"/>
+                          <pic:cNvPr id="1566187777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116001204" name="Picture">
+                  <wp:docPr id="1277342298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116001204" name="Picture"/>
+                          <pic:cNvPr id="1277342298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662405940" name="Picture">
+                  <wp:docPr id="164486508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662405940" name="Picture"/>
+                          <pic:cNvPr id="164486508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918563560" name="Picture">
+                  <wp:docPr id="1626343244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918563560" name="Picture"/>
+                          <pic:cNvPr id="1626343244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137659973" name="Picture">
+                        <wp:docPr id="119044137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137659973" name="Picture"/>
+                                <pic:cNvPr id="119044137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804431784" name="Picture">
+                  <wp:docPr id="247987279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804431784" name="Picture"/>
+                          <pic:cNvPr id="247987279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711444435" name="Picture">
+                  <wp:docPr id="1284899769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711444435" name="Picture"/>
+                          <pic:cNvPr id="1284899769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354316623" name="Picture">
+                  <wp:docPr id="498339095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354316623" name="Picture"/>
+                          <pic:cNvPr id="498339095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334540149" name="Picture">
+                  <wp:docPr id="800059069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334540149" name="Picture"/>
+                          <pic:cNvPr id="800059069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241242571" name="Picture">
+                  <wp:docPr id="611348790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241242571" name="Picture"/>
+                          <pic:cNvPr id="611348790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576855924" name="Picture">
+                  <wp:docPr id="1426031301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576855924" name="Picture"/>
+                          <pic:cNvPr id="1426031301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469475961" name="Picture">
+                        <wp:docPr id="1011137967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469475961" name="Picture"/>
+                                <pic:cNvPr id="1011137967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539946016" name="Picture">
+                  <wp:docPr id="353801844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539946016" name="Picture"/>
+                          <pic:cNvPr id="353801844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710265941" name="Picture">
+                  <wp:docPr id="1864508388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710265941" name="Picture"/>
+                          <pic:cNvPr id="1864508388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593369336" name="Picture">
+                  <wp:docPr id="1980912234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593369336" name="Picture"/>
+                          <pic:cNvPr id="1980912234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809046112" name="Picture">
+                  <wp:docPr id="435244577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809046112" name="Picture"/>
+                          <pic:cNvPr id="435244577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369078284" name="Picture">
+                  <wp:docPr id="1731359736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369078284" name="Picture"/>
+                          <pic:cNvPr id="1731359736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47198495" name="Picture">
+                  <wp:docPr id="56093814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47198495" name="Picture"/>
+                          <pic:cNvPr id="56093814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164714582" name="Picture">
+                  <wp:docPr id="1680739349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164714582" name="Picture"/>
+                          <pic:cNvPr id="1680739349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368642233" name="Picture">
+                  <wp:docPr id="1020878449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368642233" name="Picture"/>
+                          <pic:cNvPr id="1020878449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20008598" name="Picture">
+                  <wp:docPr id="544477866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20008598" name="Picture"/>
+                          <pic:cNvPr id="544477866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271136315" name="Picture">
+                        <wp:docPr id="1784660221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271136315" name="Picture"/>
+                                <pic:cNvPr id="1784660221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082831403" name="Picture">
+                  <wp:docPr id="1782476382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082831403" name="Picture"/>
+                          <pic:cNvPr id="1782476382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290668275" name="Picture">
+                  <wp:docPr id="2069330408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290668275" name="Picture"/>
+                          <pic:cNvPr id="2069330408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132067670" name="Picture">
+                  <wp:docPr id="1006852054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132067670" name="Picture"/>
+                          <pic:cNvPr id="1006852054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589076573" name="Picture">
+                  <wp:docPr id="113470945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589076573" name="Picture"/>
+                          <pic:cNvPr id="113470945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032634093" name="Picture">
+                  <wp:docPr id="482529589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032634093" name="Picture"/>
+                          <pic:cNvPr id="482529589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552057370" name="Picture">
+                  <wp:docPr id="1078981865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552057370" name="Picture"/>
+                          <pic:cNvPr id="1078981865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231676871" name="Picture">
+                        <wp:docPr id="1173397943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231676871" name="Picture"/>
+                                <pic:cNvPr id="1173397943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842430599" name="Picture">
+                  <wp:docPr id="292949947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842430599" name="Picture"/>
+                          <pic:cNvPr id="292949947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913970781" name="Picture">
+                  <wp:docPr id="2128510478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913970781" name="Picture"/>
+                          <pic:cNvPr id="2128510478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511636072" name="Picture">
+                  <wp:docPr id="192018431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511636072" name="Picture"/>
+                          <pic:cNvPr id="192018431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48576,57 +48576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487670096" name="Picture">
+                  <wp:docPr id="237347684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487670096" name="Picture"/>
+                          <pic:cNvPr id="237347684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48647,57 +48647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067752017" name="Picture">
+                  <wp:docPr id="50758304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067752017" name="Picture"/>
+                          <pic:cNvPr id="50758304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49061,57 +49061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314258668" name="Picture">
+                  <wp:docPr id="130827056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314258668" name="Picture"/>
+                          <pic:cNvPr id="130827056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>