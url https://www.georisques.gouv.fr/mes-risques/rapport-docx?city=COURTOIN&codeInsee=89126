--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5777411" name="Picture">
+                  <wp:docPr id="343756770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5777411" name="Picture"/>
+                          <pic:cNvPr id="343756770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614619074" name="Picture">
+                  <wp:docPr id="1089493207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614619074" name="Picture"/>
+                          <pic:cNvPr id="1089493207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944713453" name="Picture">
+                        <wp:docPr id="141322096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944713453" name="Picture"/>
+                                <pic:cNvPr id="141322096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848945037" name="Picture">
+                  <wp:docPr id="1179711496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848945037" name="Picture"/>
+                          <pic:cNvPr id="1179711496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882285372" name="Picture">
+                  <wp:docPr id="808396414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882285372" name="Picture"/>
+                          <pic:cNvPr id="808396414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678395428" name="Picture">
+                  <wp:docPr id="279037540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678395428" name="Picture"/>
+                          <pic:cNvPr id="279037540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538496538" name="Picture">
+                  <wp:docPr id="313988591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538496538" name="Picture"/>
+                          <pic:cNvPr id="313988591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303253435" name="Picture">
+                  <wp:docPr id="494355663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303253435" name="Picture"/>
+                          <pic:cNvPr id="494355663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114261761" name="Picture">
+                        <wp:docPr id="285853186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114261761" name="Picture"/>
+                                <pic:cNvPr id="285853186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359954384" name="Picture">
+                        <wp:docPr id="1806498188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359954384" name="Picture"/>
+                                <pic:cNvPr id="1806498188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098299413" name="Picture">
+                        <wp:docPr id="138265294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098299413" name="Picture"/>
+                                <pic:cNvPr id="138265294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439138116" name="Picture">
+                        <wp:docPr id="910112605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439138116" name="Picture"/>
+                                <pic:cNvPr id="910112605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190137116" name="Picture">
+                        <wp:docPr id="198711491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190137116" name="Picture"/>
+                                <pic:cNvPr id="198711491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287818124" name="Picture">
+                        <wp:docPr id="536608395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287818124" name="Picture"/>
+                                <pic:cNvPr id="536608395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976441495" name="Picture">
+                        <wp:docPr id="280323013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976441495" name="Picture"/>
+                                <pic:cNvPr id="280323013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856446637" name="Picture">
+                        <wp:docPr id="1846076114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856446637" name="Picture"/>
+                                <pic:cNvPr id="1846076114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128350992" name="Picture">
+                        <wp:docPr id="1967088339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128350992" name="Picture"/>
+                                <pic:cNvPr id="1967088339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497417175" name="Picture">
+                        <wp:docPr id="110294456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497417175" name="Picture"/>
+                                <pic:cNvPr id="110294456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734084171" name="Picture">
+                        <wp:docPr id="354337770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734084171" name="Picture"/>
+                                <pic:cNvPr id="354337770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840884626" name="Picture">
+                        <wp:docPr id="156502317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840884626" name="Picture"/>
+                                <pic:cNvPr id="156502317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117472666" name="Picture">
+                        <wp:docPr id="2118849081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117472666" name="Picture"/>
+                                <pic:cNvPr id="2118849081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093340664" name="Picture">
+                        <wp:docPr id="825627986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093340664" name="Picture"/>
+                                <pic:cNvPr id="825627986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596288403" name="Picture">
+                        <wp:docPr id="299421610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596288403" name="Picture"/>
+                                <pic:cNvPr id="299421610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579303054" name="Picture">
+                  <wp:docPr id="1057508821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579303054" name="Picture"/>
+                          <pic:cNvPr id="1057508821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398481266" name="Picture">
+                  <wp:docPr id="703631951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398481266" name="Picture"/>
+                          <pic:cNvPr id="703631951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903396378" name="Picture">
+                  <wp:docPr id="1973146169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903396378" name="Picture"/>
+                          <pic:cNvPr id="1973146169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19062197" name="Picture">
+                  <wp:docPr id="115444730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19062197" name="Picture"/>
+                          <pic:cNvPr id="115444730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057837513" name="Picture">
+                  <wp:docPr id="230334053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057837513" name="Picture"/>
+                          <pic:cNvPr id="230334053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722951079" name="Picture">
+                  <wp:docPr id="155529763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722951079" name="Picture"/>
+                          <pic:cNvPr id="155529763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156762553" name="Picture">
+                        <wp:docPr id="227273561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156762553" name="Picture"/>
+                                <pic:cNvPr id="227273561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198816141" name="Picture">
+                        <wp:docPr id="1115696512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198816141" name="Picture"/>
+                                <pic:cNvPr id="1115696512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549540414" name="Picture">
+                  <wp:docPr id="521052273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549540414" name="Picture"/>
+                          <pic:cNvPr id="521052273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340255474" name="Picture">
+                  <wp:docPr id="1699520098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340255474" name="Picture"/>
+                          <pic:cNvPr id="1699520098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389653038" name="Picture">
+                  <wp:docPr id="644043622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389653038" name="Picture"/>
+                          <pic:cNvPr id="644043622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197270714" name="Picture">
+                  <wp:docPr id="2042702687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197270714" name="Picture"/>
+                          <pic:cNvPr id="2042702687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123007658" name="Picture">
+                  <wp:docPr id="904487937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123007658" name="Picture"/>
+                          <pic:cNvPr id="904487937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550796722" name="Picture">
+                  <wp:docPr id="2049355920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550796722" name="Picture"/>
+                          <pic:cNvPr id="2049355920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927284809" name="Picture">
+                        <wp:docPr id="757377355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927284809" name="Picture"/>
+                                <pic:cNvPr id="757377355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204630664" name="Picture">
+                  <wp:docPr id="1467719495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204630664" name="Picture"/>
+                          <pic:cNvPr id="1467719495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721512091" name="Picture">
+                  <wp:docPr id="1093183393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721512091" name="Picture"/>
+                          <pic:cNvPr id="1093183393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509789727" name="Picture">
+                  <wp:docPr id="1524234560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509789727" name="Picture"/>
+                          <pic:cNvPr id="1524234560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872921814" name="Picture">
+                  <wp:docPr id="1185773420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872921814" name="Picture"/>
+                          <pic:cNvPr id="1185773420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524383738" name="Picture">
+                  <wp:docPr id="528452884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524383738" name="Picture"/>
+                          <pic:cNvPr id="528452884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528847964" name="Picture">
+                  <wp:docPr id="1015661261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528847964" name="Picture"/>
+                          <pic:cNvPr id="1015661261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875830511" name="Picture">
+                        <wp:docPr id="719836465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875830511" name="Picture"/>
+                                <pic:cNvPr id="719836465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240136672" name="Picture">
+                  <wp:docPr id="1748811705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240136672" name="Picture"/>
+                          <pic:cNvPr id="1748811705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877957384" name="Picture">
+                  <wp:docPr id="991991360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877957384" name="Picture"/>
+                          <pic:cNvPr id="991991360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546512905" name="Picture">
+                  <wp:docPr id="796561992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546512905" name="Picture"/>
+                          <pic:cNvPr id="796561992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681924980" name="Picture">
+                  <wp:docPr id="765141724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681924980" name="Picture"/>
+                          <pic:cNvPr id="765141724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954810809" name="Picture">
+                  <wp:docPr id="313926585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954810809" name="Picture"/>
+                          <pic:cNvPr id="313926585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29605317" name="Picture">
+                  <wp:docPr id="1764035445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29605317" name="Picture"/>
+                          <pic:cNvPr id="1764035445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +36141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053353081" name="Picture">
+                  <wp:docPr id="1657272955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053353081" name="Picture"/>
+                          <pic:cNvPr id="1657272955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36244,57 +36244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491987967" name="Picture">
+                  <wp:docPr id="1655111093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491987967" name="Picture"/>
+                          <pic:cNvPr id="1655111093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253653908" name="Picture">
+                  <wp:docPr id="1599728173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253653908" name="Picture"/>
+                          <pic:cNvPr id="1599728173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38764,57 +38764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813678659" name="Picture">
+                        <wp:docPr id="117480557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813678659" name="Picture"/>
+                                <pic:cNvPr id="117480557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858332741" name="Picture">
+                  <wp:docPr id="395843106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858332741" name="Picture"/>
+                          <pic:cNvPr id="395843106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +40214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723805938" name="Picture">
+                  <wp:docPr id="571700536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723805938" name="Picture"/>
+                          <pic:cNvPr id="571700536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800826938" name="Picture">
+                  <wp:docPr id="1215514632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800826938" name="Picture"/>
+                          <pic:cNvPr id="1215514632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91820040" name="Picture">
+                  <wp:docPr id="645518516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91820040" name="Picture"/>
+                          <pic:cNvPr id="645518516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41959,57 +41959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367726214" name="Picture">
+                  <wp:docPr id="178438827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367726214" name="Picture"/>
+                          <pic:cNvPr id="178438827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43336,57 +43336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966271793" name="Picture">
+                  <wp:docPr id="1163732704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966271793" name="Picture"/>
+                          <pic:cNvPr id="1163732704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109249366" name="Picture">
+                        <wp:docPr id="18531260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109249366" name="Picture"/>
+                                <pic:cNvPr id="18531260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45700,57 +45700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96580219" name="Picture">
+                  <wp:docPr id="761040729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96580219" name="Picture"/>
+                          <pic:cNvPr id="761040729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004746818" name="Picture">
+                  <wp:docPr id="1146659915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004746818" name="Picture"/>
+                          <pic:cNvPr id="1146659915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +46185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494047224" name="Picture">
+                  <wp:docPr id="182020028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494047224" name="Picture"/>
+                          <pic:cNvPr id="182020028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>